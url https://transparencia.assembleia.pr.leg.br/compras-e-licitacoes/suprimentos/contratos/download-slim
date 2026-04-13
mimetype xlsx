--- v5 (2026-03-17)
+++ v6 (2026-04-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="296">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>001/2023</t>
   </si>
   <si>
     <t>Roberta Sakuma Kashivaqui</t>
   </si>
   <si>
     <t>Leionardo A. Oliveira Portes</t>
   </si>
   <si>
     <t>042/2020</t>
   </si>
   <si>
     <t>Angelo Dresseno Filho / Albari Josebel Padilha</t>
   </si>
   <si>
@@ -902,50 +902,122 @@
     <t>001/2025</t>
   </si>
   <si>
     <t>Rodrigo Ribas</t>
   </si>
   <si>
     <t>023/2025</t>
   </si>
   <si>
     <t>Marcelo Luiz Tokars</t>
   </si>
   <si>
     <t>025/2025</t>
   </si>
   <si>
     <t>028/2025</t>
   </si>
   <si>
     <t>Eloise Cristhina Baggio</t>
   </si>
   <si>
     <t>036/2025</t>
   </si>
   <si>
     <t>Thalita Mello</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>601.CP.061/2025</t>
+  </si>
+  <si>
+    <t>Priscila Agostini Aguiar Mânica</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>002/2025</t>
+  </si>
+  <si>
+    <t>Temylin Shigutsi</t>
+  </si>
+  <si>
+    <t>005/2025</t>
+  </si>
+  <si>
+    <t>029/2025</t>
+  </si>
+  <si>
+    <t>Capitão QOPM Felipe Vitor Hess</t>
+  </si>
+  <si>
+    <t>ARP  007/2025</t>
+  </si>
+  <si>
+    <t>ARP 011/2025</t>
+  </si>
+  <si>
+    <t>ARP 012/2025</t>
+  </si>
+  <si>
+    <t>Guilherme Masahiro lwamoto Scarduelli</t>
+  </si>
+  <si>
+    <t>007/2026</t>
+  </si>
+  <si>
+    <t>Renata Chabowski Desplanches</t>
+  </si>
+  <si>
+    <t>006/2025</t>
+  </si>
+  <si>
+    <t>João Evaristo Debiasi</t>
+  </si>
+  <si>
+    <t>007/2025</t>
+  </si>
+  <si>
+    <t>ARP 005/2026</t>
+  </si>
+  <si>
+    <t>Cleusa de Fátima Caieiro</t>
+  </si>
+  <si>
+    <t>009/2025</t>
+  </si>
+  <si>
+    <t>ARP 006/2026</t>
+  </si>
+  <si>
+    <t>012/2025</t>
+  </si>
+  <si>
+    <t>Marcelo Plata</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1300,55 +1372,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C270"/>
+  <dimension ref="A1:C286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:C270"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:C286"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -4281,50 +4353,226 @@
         <v>196</v>
       </c>
       <c r="C268" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="269" spans="1:3">
       <c r="A269" s="2" t="s">
         <v>278</v>
       </c>
       <c r="B269" s="2" t="s">
         <v>293</v>
       </c>
       <c r="C269" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="270" spans="1:3">
       <c r="A270" s="2" t="s">
         <v>294</v>
       </c>
       <c r="B270" s="2" t="s">
         <v>295</v>
       </c>
       <c r="C270" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="271" spans="1:3">
+      <c r="A271" s="2" t="s">
+        <v>296</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="272" spans="1:3">
+      <c r="A272" s="2" t="s">
+        <v>297</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>298</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="273" spans="1:3">
+      <c r="A273" s="2" t="s">
+        <v>299</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="274" spans="1:3">
+      <c r="A274" s="2" t="s">
+        <v>300</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>301</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="275" spans="1:3">
+      <c r="A275" s="2" t="s">
+        <v>302</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>186</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="276" spans="1:3">
+      <c r="A276" s="2" t="s">
+        <v>303</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="277" spans="1:3">
+      <c r="A277" s="2" t="s">
+        <v>305</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="278" spans="1:3">
+      <c r="A278" s="2" t="s">
+        <v>306</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="279" spans="1:3">
+      <c r="A279" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>308</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="280" spans="1:3">
+      <c r="A280" s="2" t="s">
+        <v>309</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>310</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="281" spans="1:3">
+      <c r="A281" s="2" t="s">
+        <v>311</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="282" spans="1:3">
+      <c r="A282" s="2" t="s">
+        <v>313</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="283" spans="1:3">
+      <c r="A283" s="2" t="s">
+        <v>314</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="284" spans="1:3">
+      <c r="A284" s="2" t="s">
+        <v>316</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>114</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>312</v>
+      </c>
+    </row>
+    <row r="285" spans="1:3">
+      <c r="A285" s="2" t="s">
+        <v>317</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="286" spans="1:3">
+      <c r="A286" s="2" t="s">
+        <v>318</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C286" s="2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4338,31 +4586,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Portal da Transparência - ALEP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório de Gestores de Contratos</dc:title>
-  <dc:description>Relatório de Gestores de Contratos gerado em 17/03/2026 16:55:14</dc:description>
+  <dc:description>Relatório de Gestores de Contratos gerado em 13/04/2026 08:23:54</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>