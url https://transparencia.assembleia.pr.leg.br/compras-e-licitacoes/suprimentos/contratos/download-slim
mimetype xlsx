--- v6 (2026-04-13)
+++ v7 (2026-05-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="320">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>001/2023</t>
   </si>
   <si>
     <t>Roberta Sakuma Kashivaqui</t>
   </si>
   <si>
     <t>Leionardo A. Oliveira Portes</t>
   </si>
   <si>
     <t>042/2020</t>
   </si>
   <si>
     <t>Angelo Dresseno Filho / Albari Josebel Padilha</t>
   </si>
   <si>
@@ -974,50 +974,92 @@
     <t>006/2025</t>
   </si>
   <si>
     <t>João Evaristo Debiasi</t>
   </si>
   <si>
     <t>007/2025</t>
   </si>
   <si>
     <t>ARP 005/2026</t>
   </si>
   <si>
     <t>Cleusa de Fátima Caieiro</t>
   </si>
   <si>
     <t>009/2025</t>
   </si>
   <si>
     <t>ARP 006/2026</t>
   </si>
   <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>Marcelo Plata</t>
+  </si>
+  <si>
+    <t>008/2026</t>
+  </si>
+  <si>
+    <t>ARP 007/2026</t>
+  </si>
+  <si>
+    <t>010/2025</t>
+  </si>
+  <si>
+    <t>015/2025</t>
+  </si>
+  <si>
+    <t>016/2025</t>
+  </si>
+  <si>
+    <t>Francis Fontoura da Silva</t>
+  </si>
+  <si>
+    <t>018/2025</t>
+  </si>
+  <si>
+    <t>Marcelo Luis Francisco Junior</t>
+  </si>
+  <si>
+    <t>024/2025</t>
+  </si>
+  <si>
+    <t>026/2025</t>
+  </si>
+  <si>
+    <t>ARP 008/2026</t>
+  </si>
+  <si>
+    <t>034/2025</t>
+  </si>
+  <si>
+    <t>033/2025</t>
+  </si>
+  <si>
+    <t>Ricardo Pencai Gil da Silva</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1372,55 +1414,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C286"/>
+  <dimension ref="A1:C300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:C286"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:C300"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -4529,50 +4571,204 @@
         <v>114</v>
       </c>
       <c r="C284" s="2" t="s">
         <v>312</v>
       </c>
     </row>
     <row r="285" spans="1:3">
       <c r="A285" s="2" t="s">
         <v>317</v>
       </c>
       <c r="B285" s="2" t="s">
         <v>315</v>
       </c>
       <c r="C285" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="286" spans="1:3">
       <c r="A286" s="2" t="s">
         <v>318</v>
       </c>
       <c r="B286" s="2" t="s">
         <v>319</v>
       </c>
       <c r="C286" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="287" spans="1:3">
+      <c r="A287" s="2" t="s">
+        <v>320</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="288" spans="1:3">
+      <c r="A288" s="2" t="s">
+        <v>321</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="289" spans="1:3">
+      <c r="A289" s="2" t="s">
+        <v>236</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="290" spans="1:3">
+      <c r="A290" s="2" t="s">
+        <v>322</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="291" spans="1:3">
+      <c r="A291" s="2" t="s">
+        <v>323</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="292" spans="1:3">
+      <c r="A292" s="2" t="s">
+        <v>324</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="293" spans="1:3">
+      <c r="A293" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>285</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="294" spans="1:3">
+      <c r="A294" s="2" t="s">
+        <v>267</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="295" spans="1:3">
+      <c r="A295" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="296" spans="1:3">
+      <c r="A296" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>158</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="297" spans="1:3">
+      <c r="A297" s="2" t="s">
+        <v>329</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>319</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="298" spans="1:3">
+      <c r="A298" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>315</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="299" spans="1:3">
+      <c r="A299" s="2" t="s">
+        <v>331</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>43</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="300" spans="1:3">
+      <c r="A300" s="2" t="s">
+        <v>332</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>333</v>
+      </c>
+      <c r="C300" s="2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4586,31 +4782,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Portal da Transparência - ALEP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório de Gestores de Contratos</dc:title>
-  <dc:description>Relatório de Gestores de Contratos gerado em 13/04/2026 08:23:54</dc:description>
+  <dc:description>Relatório de Gestores de Contratos gerado em 05/05/2026 10:00:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>