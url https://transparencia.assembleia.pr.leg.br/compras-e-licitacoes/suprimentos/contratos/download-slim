--- v7 (2026-05-05)
+++ v8 (2026-05-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$C$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="334">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="315">
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>001/2023</t>
   </si>
   <si>
     <t>Roberta Sakuma Kashivaqui</t>
   </si>
   <si>
     <t>Leionardo A. Oliveira Portes</t>
   </si>
   <si>
     <t>042/2020</t>
   </si>
   <si>
     <t>Angelo Dresseno Filho / Albari Josebel Padilha</t>
   </si>
   <si>
@@ -76,56 +76,50 @@
   <si>
     <t>013/2022</t>
   </si>
   <si>
     <t>Gustavo Chamecki Altheia Mellos</t>
   </si>
   <si>
     <t>351/2019</t>
   </si>
   <si>
     <t>Guilherme M. Iwamoto Scarduelli / Deimon V. Machado</t>
   </si>
   <si>
     <t>003/2022</t>
   </si>
   <si>
     <t>Gilberto Rodrigues Ferreira / Cleusa F. Caieiro</t>
   </si>
   <si>
     <t>004/2022</t>
   </si>
   <si>
     <t>Sabrina Megumi Nassuno</t>
   </si>
   <si>
-    <t>001/2021</t>
-[...4 lines deleted...]
-  <si>
     <t>006/2022</t>
   </si>
   <si>
     <t>Ricardo José Gonçalves</t>
   </si>
   <si>
     <t>005/2022</t>
   </si>
   <si>
     <t>Murylo Ricardo Wrubel Moreira</t>
   </si>
   <si>
     <t>010/2022</t>
   </si>
   <si>
     <t>***</t>
   </si>
   <si>
     <t>Guilherme M. I. Scarduelli/Marcelo S.Plata</t>
   </si>
   <si>
     <t>009/2022</t>
   </si>
   <si>
     <t>Albari Josebel F. Padilha / Fabrício Rezende</t>
@@ -259,521 +253,482 @@
   <si>
     <t>Marcelo Sirvas Plata</t>
   </si>
   <si>
     <t>003/2023</t>
   </si>
   <si>
     <t>004/2023</t>
   </si>
   <si>
     <t>Roberta Sakuma Kashivaqui / Murylo Ricardo W Moreira</t>
   </si>
   <si>
     <t>Leonardo Augusto de Oliveira Portes</t>
   </si>
   <si>
     <t>005/2023</t>
   </si>
   <si>
     <t>028/2023</t>
   </si>
   <si>
     <t>Ricardo Jose Gonçalves</t>
   </si>
   <si>
-    <t>.....</t>
-[...1 lines deleted...]
-  <si>
     <t>001/2022</t>
   </si>
   <si>
     <t>Valdir Natalino Vicente</t>
   </si>
   <si>
     <t>Joao Luiz Nascimento</t>
   </si>
   <si>
+    <t>007/2024</t>
+  </si>
+  <si>
+    <t>Thalita de Campos Melo</t>
+  </si>
+  <si>
+    <t>001/2020</t>
+  </si>
+  <si>
+    <t>Cleverson Neri Machado da Silva</t>
+  </si>
+  <si>
+    <t>045/2020</t>
+  </si>
+  <si>
+    <t>Marcelo Sirvas Plata / Deimon Nianei Machado</t>
+  </si>
+  <si>
+    <t>008/2023</t>
+  </si>
+  <si>
+    <t>Cristian Eduardo Perez Diaz</t>
+  </si>
+  <si>
+    <t>Leonardo A. de Oliveira Portes</t>
+  </si>
+  <si>
+    <t>006/2023</t>
+  </si>
+  <si>
+    <t>Leonardo Augusto de Oliveira</t>
+  </si>
+  <si>
+    <t>014/2020</t>
+  </si>
+  <si>
+    <t>Leniro Luiz Nerone Junior</t>
+  </si>
+  <si>
+    <t>.</t>
+  </si>
+  <si>
+    <t>Comissão executiva da ALEP/FEMALEP</t>
+  </si>
+  <si>
+    <t>020/2021</t>
+  </si>
+  <si>
+    <t>Rodrigo Mendes Abud</t>
+  </si>
+  <si>
+    <t>Cristian E. Perez Diaz</t>
+  </si>
+  <si>
+    <t>013/2023</t>
+  </si>
+  <si>
+    <t>010/2023</t>
+  </si>
+  <si>
+    <t>Christian Eduardo Perez Diaz</t>
+  </si>
+  <si>
+    <t>043/2021</t>
+  </si>
+  <si>
+    <t>Gustavo Chamecki A. de Mello</t>
+  </si>
+  <si>
+    <t>043/2023</t>
+  </si>
+  <si>
+    <t>004/2020</t>
+  </si>
+  <si>
+    <t>Walkíria Wiziack Zauith de Pauli</t>
+  </si>
+  <si>
+    <t>030/2020</t>
+  </si>
+  <si>
+    <t>Gustavo Chamecki Altheia de Mello</t>
+  </si>
+  <si>
+    <t>007/2023</t>
+  </si>
+  <si>
+    <t>Temilyn Shigutsi / Fabiana Chichorro Boeing</t>
+  </si>
+  <si>
+    <t>Leonardo  A Oliveira Portes</t>
+  </si>
+  <si>
+    <t>009/2023</t>
+  </si>
+  <si>
+    <t>017/2023</t>
+  </si>
+  <si>
+    <t>011/2023</t>
+  </si>
+  <si>
+    <t>Sabrina Megumi Nassuno/ Angelo Dresseno Filho</t>
+  </si>
+  <si>
+    <t>021/2020</t>
+  </si>
+  <si>
+    <t>023/2023</t>
+  </si>
+  <si>
+    <t>022/2023</t>
+  </si>
+  <si>
+    <t>021/2022</t>
+  </si>
+  <si>
+    <t>024/2023</t>
+  </si>
+  <si>
+    <t>033/2021</t>
+  </si>
+  <si>
+    <t>Convênio</t>
+  </si>
+  <si>
+    <t>Valquiria Luciana de Oliveira</t>
+  </si>
+  <si>
+    <t>024/2019</t>
+  </si>
+  <si>
+    <t>Rogério Ferreira Schubert</t>
+  </si>
+  <si>
+    <t>051/2020</t>
+  </si>
+  <si>
+    <t>031/2021</t>
+  </si>
+  <si>
+    <t>Albari Josebel Ferreira Padilha</t>
+  </si>
+  <si>
+    <t>Itamar Simer</t>
+  </si>
+  <si>
+    <t>032/2023</t>
+  </si>
+  <si>
+    <t>Thalita de Campos Mello</t>
+  </si>
+  <si>
+    <t>027/2023</t>
+  </si>
+  <si>
+    <t>Guilherme Masahiro Iwamoto Scarduelli</t>
+  </si>
+  <si>
+    <t>033/2023</t>
+  </si>
+  <si>
+    <t>032/2021</t>
+  </si>
+  <si>
+    <t>Marcelo Sirvas Plata / Marcos Irajá da Cruz Junior</t>
+  </si>
+  <si>
+    <t>032/2020</t>
+  </si>
+  <si>
+    <t>Guilherme M. Iwamoto Scarduelli / Deimon Vianei Machado</t>
+  </si>
+  <si>
+    <t>038/2021</t>
+  </si>
+  <si>
+    <t>012/2023</t>
+  </si>
+  <si>
+    <t>Cleusa de Fatima Caeiro</t>
+  </si>
+  <si>
+    <t>042/2021</t>
+  </si>
+  <si>
+    <t>Fabiana Chichorro Boeing</t>
+  </si>
+  <si>
+    <t>053/2019</t>
+  </si>
+  <si>
+    <t>2507/2020</t>
+  </si>
+  <si>
+    <t>João L. Nascimento</t>
+  </si>
+  <si>
+    <t>026/2023</t>
+  </si>
+  <si>
+    <t>Temilyn Shigutsi</t>
+  </si>
+  <si>
+    <t>Jenifer Anselmo Ribeiro Rodrigues</t>
+  </si>
+  <si>
+    <t>038/2022</t>
+  </si>
+  <si>
+    <t>Albari Josebel F. Padilha</t>
+  </si>
+  <si>
+    <t>088/2019</t>
+  </si>
+  <si>
+    <t>041/2020</t>
+  </si>
+  <si>
+    <t>046/2023</t>
+  </si>
+  <si>
+    <t>039/2022</t>
+  </si>
+  <si>
+    <t>034/2023</t>
+  </si>
+  <si>
+    <t>002/2024</t>
+  </si>
+  <si>
+    <t>019/2023</t>
+  </si>
+  <si>
+    <t>020/2023</t>
+  </si>
+  <si>
+    <t>João Luiz Nasc</t>
+  </si>
+  <si>
+    <t>018/2023</t>
+  </si>
+  <si>
+    <t>016/2023</t>
+  </si>
+  <si>
+    <t>014/2023</t>
+  </si>
+  <si>
+    <t>015/2023</t>
+  </si>
+  <si>
+    <t>039/2023</t>
+  </si>
+  <si>
+    <t>Luciano Lacerda Neto</t>
+  </si>
+  <si>
+    <t>078/2019</t>
+  </si>
+  <si>
+    <t>Diego Maldonado</t>
+  </si>
+  <si>
+    <t>040/2023</t>
+  </si>
+  <si>
+    <t>01/2019</t>
+  </si>
+  <si>
+    <t>003/2020</t>
+  </si>
+  <si>
+    <t>Douglas Conrado Schmidt</t>
+  </si>
+  <si>
+    <t>052/2021</t>
+  </si>
+  <si>
+    <t>Katia Ferreira Chagas</t>
+  </si>
+  <si>
+    <t>Daniel Mascarin Pires Kumasaca</t>
+  </si>
+  <si>
+    <t>052/2023</t>
+  </si>
+  <si>
+    <t>Nicholas Bruno Pimentel</t>
+  </si>
+  <si>
+    <t>Rubens Santarém Júnior</t>
+  </si>
+  <si>
+    <t>056/2019</t>
+  </si>
+  <si>
+    <t>Karen Schonorr Welang</t>
+  </si>
+  <si>
+    <t>005/2021</t>
+  </si>
+  <si>
+    <t>025/2020</t>
+  </si>
+  <si>
+    <t>Marcelo Sirvas Plata / Roberta S. Kashivaqui</t>
+  </si>
+  <si>
+    <t>Marcus Vinicius Schoenberger</t>
+  </si>
+  <si>
+    <t>Christian  Eduardo Perez Diaz</t>
+  </si>
+  <si>
+    <t>Thalita Jucely de Campo</t>
+  </si>
+  <si>
+    <t>001/2024</t>
+  </si>
+  <si>
+    <t>Cássio Mazzarotto de Sá</t>
+  </si>
+  <si>
+    <t>004/2024</t>
+  </si>
+  <si>
+    <t>Sabrina Megumi Nassumo/Juliana Gilmara Lacerda Lopes da Silva</t>
+  </si>
+  <si>
+    <t>2020/1967</t>
+  </si>
+  <si>
+    <t>051/2021</t>
+  </si>
+  <si>
+    <t>Marcelo Sirvas Plata / Deimon Machado</t>
+  </si>
+  <si>
+    <t>050/2021</t>
+  </si>
+  <si>
+    <t>041/2022</t>
+  </si>
+  <si>
+    <t>042/2022</t>
+  </si>
+  <si>
+    <t>040/2022</t>
+  </si>
+  <si>
+    <t>038/2023</t>
+  </si>
+  <si>
+    <t>Carlos Eduardo Pacca Carazzai</t>
+  </si>
+  <si>
+    <t>Wellington Otávio Dalmaz</t>
+  </si>
+  <si>
+    <t>Christian E. Perez Diaz</t>
+  </si>
+  <si>
+    <t>049/2023</t>
+  </si>
+  <si>
+    <t>Cristiano Meneghetti Ribas</t>
+  </si>
+  <si>
+    <t>040/2020</t>
+  </si>
+  <si>
+    <t>005/2024</t>
+  </si>
+  <si>
+    <t>Thalita de Campos Melo\Temylin Shigutsi</t>
+  </si>
+  <si>
+    <t>044/2022</t>
+  </si>
+  <si>
+    <t>Christian E. Peres Diaz</t>
+  </si>
+  <si>
+    <t>049/2022</t>
+  </si>
+  <si>
+    <t>Gustavo Chamecki Altheia De Mello.</t>
+  </si>
+  <si>
+    <t>Leonardo Agusto de Oliveira Portes</t>
+  </si>
+  <si>
+    <t>036/2023</t>
+  </si>
+  <si>
+    <t>Sergio Roberto Oliveira</t>
+  </si>
+  <si>
+    <t>030/2023</t>
+  </si>
+  <si>
+    <t>025/2022</t>
+  </si>
+  <si>
+    <t>024/2022</t>
+  </si>
+  <si>
     <t>-</t>
   </si>
   <si>
-    <t>Edimar Aparecido Pereira dos Santos</t>
-[...436 lines deleted...]
-  <si>
     <t>006/2024</t>
   </si>
   <si>
     <t>003/2024</t>
   </si>
   <si>
     <t>014/2024</t>
   </si>
   <si>
-    <t>Jeulliano Pedroso de Lima</t>
-[...1 lines deleted...]
-  <si>
     <t>008/2025</t>
   </si>
   <si>
-    <t>Elisangela Cristina Good</t>
-[...1 lines deleted...]
-  <si>
     <t>009/2024</t>
   </si>
   <si>
     <t>026/2024</t>
   </si>
   <si>
     <t>010/2024</t>
   </si>
   <si>
     <t>018/2024</t>
   </si>
   <si>
     <t>019/2024</t>
   </si>
   <si>
     <t>004/2025</t>
   </si>
   <si>
     <t>025/2024</t>
   </si>
   <si>
     <t>Roberta Picussa</t>
   </si>
   <si>
     <t>013/2024</t>
@@ -784,53 +739,50 @@
   <si>
     <t>055/2023</t>
   </si>
   <si>
     <t>029/2023</t>
   </si>
   <si>
     <t>011/2024</t>
   </si>
   <si>
     <t>022/2024</t>
   </si>
   <si>
     <t>042/2023</t>
   </si>
   <si>
     <t>Francis Fontoura Karan</t>
   </si>
   <si>
     <t>027/2024</t>
   </si>
   <si>
     <t>032/2024</t>
   </si>
   <si>
-    <t>Milena Renner</t>
-[...1 lines deleted...]
-  <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>Francielli Daiane dos Santos Dario</t>
   </si>
   <si>
     <t>015/2024</t>
   </si>
   <si>
     <t>028/2024</t>
   </si>
   <si>
     <t>023/2024</t>
   </si>
   <si>
     <t>Guacira Maria Rodrigues Oliveira</t>
   </si>
   <si>
     <t>013/2025</t>
   </si>
   <si>
     <t>012/2024</t>
   </si>
   <si>
     <t>011/2025</t>
@@ -931,135 +883,126 @@
   <si>
     <t>601.CP.061/2025</t>
   </si>
   <si>
     <t>Priscila Agostini Aguiar Mânica</t>
   </si>
   <si>
     <t>005/2026</t>
   </si>
   <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>Temylin Shigutsi</t>
   </si>
   <si>
     <t>005/2025</t>
   </si>
   <si>
     <t>029/2025</t>
   </si>
   <si>
     <t>Capitão QOPM Felipe Vitor Hess</t>
   </si>
   <si>
-    <t>ARP  007/2025</t>
-[...10 lines deleted...]
-  <si>
     <t>007/2026</t>
   </si>
   <si>
     <t>Renata Chabowski Desplanches</t>
   </si>
   <si>
     <t>006/2025</t>
   </si>
   <si>
     <t>João Evaristo Debiasi</t>
   </si>
   <si>
     <t>007/2025</t>
   </si>
   <si>
-    <t>ARP 005/2026</t>
-[...4 lines deleted...]
-  <si>
     <t>009/2025</t>
   </si>
   <si>
-    <t>ARP 006/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>Marcelo Plata</t>
   </si>
   <si>
     <t>008/2026</t>
   </si>
   <si>
-    <t>ARP 007/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>010/2025</t>
   </si>
   <si>
     <t>015/2025</t>
   </si>
   <si>
     <t>016/2025</t>
   </si>
   <si>
     <t>Francis Fontoura da Silva</t>
   </si>
   <si>
     <t>018/2025</t>
   </si>
   <si>
     <t>Marcelo Luis Francisco Junior</t>
   </si>
   <si>
     <t>024/2025</t>
   </si>
   <si>
     <t>026/2025</t>
   </si>
   <si>
-    <t>ARP 008/2026</t>
-[...1 lines deleted...]
-  <si>
     <t>034/2025</t>
   </si>
   <si>
     <t>033/2025</t>
   </si>
   <si>
     <t>Ricardo Pencai Gil da Silva</t>
+  </si>
+  <si>
+    <t>032/2025</t>
+  </si>
+  <si>
+    <t>Everton Adroal Assunção</t>
+  </si>
+  <si>
+    <t>031/2025</t>
+  </si>
+  <si>
+    <t>Pierre Lourenço da Silva</t>
+  </si>
+  <si>
+    <t>010/2026</t>
+  </si>
+  <si>
+    <t>013/2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -1414,55 +1357,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:C300"/>
+  <dimension ref="A1:C265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:C300"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:C265"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="30" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:3" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="B1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="2" spans="1:3">
       <c r="A2" s="2" t="s">
         <v>3</v>
       </c>
       <c r="B2" s="2" t="s">
@@ -1535,3240 +1478,2855 @@
         <v>19</v>
       </c>
       <c r="C8" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="9" spans="1:3">
       <c r="A9" s="2" t="s">
         <v>20</v>
       </c>
       <c r="B9" s="2" t="s">
         <v>21</v>
       </c>
       <c r="C9" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="10" spans="1:3">
       <c r="A10" s="2" t="s">
         <v>22</v>
       </c>
       <c r="B10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="C10" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="11" spans="1:3">
       <c r="A11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="B11" s="2" t="s">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="C11" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="12" spans="1:3">
       <c r="A12" s="2" t="s">
+        <v>25</v>
+      </c>
+      <c r="B12" s="2" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C12" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="13" spans="1:3">
       <c r="A13" s="2" t="s">
         <v>27</v>
       </c>
       <c r="B13" s="2" t="s">
-        <v>28</v>
+        <v>21</v>
       </c>
       <c r="C13" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="14" spans="1:3">
       <c r="A14" s="2" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B14" s="2" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
       <c r="C14" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="15" spans="1:3">
       <c r="A15" s="2" t="s">
         <v>29</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>30</v>
+        <v>21</v>
       </c>
       <c r="C15" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="16" spans="1:3">
       <c r="A16" s="2" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C16" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="17" spans="1:3">
       <c r="A17" s="2" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>23</v>
+        <v>13</v>
       </c>
       <c r="C17" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="18" spans="1:3">
       <c r="A18" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="B18" s="2" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="C18" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="19" spans="1:3">
       <c r="A19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>35</v>
+        <v>21</v>
       </c>
       <c r="C19" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="20" spans="1:3">
       <c r="A20" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="B20" s="2" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C20" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="21" spans="1:3">
       <c r="A21" s="2" t="s">
         <v>37</v>
       </c>
       <c r="B21" s="2" t="s">
-        <v>38</v>
+        <v>13</v>
       </c>
       <c r="C21" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="22" spans="1:3">
       <c r="A22" s="2" t="s">
-        <v>39</v>
+        <v>9</v>
       </c>
       <c r="B22" s="2" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="23" spans="1:3">
       <c r="A23" s="2" t="s">
-        <v>9</v>
+        <v>30</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>25</v>
+        <v>13</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="24" spans="1:3">
       <c r="A24" s="2" t="s">
-        <v>32</v>
+        <v>38</v>
       </c>
       <c r="B24" s="2" t="s">
-        <v>13</v>
+        <v>21</v>
       </c>
       <c r="C24" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="25" spans="1:3">
       <c r="A25" s="2" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="B25" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="26" spans="1:3">
       <c r="A26" s="2" t="s">
+        <v>40</v>
+      </c>
+      <c r="B26" s="2" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="27" spans="1:3">
       <c r="A27" s="2" t="s">
         <v>42</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>43</v>
+        <v>21</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="28" spans="1:3">
       <c r="A28" s="2" t="s">
-        <v>44</v>
+        <v>43</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C28" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="29" spans="1:3">
       <c r="A29" s="2" t="s">
-        <v>45</v>
+        <v>31</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C29" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="30" spans="1:3">
       <c r="A30" s="2" t="s">
-        <v>33</v>
+        <v>44</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C30" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="31" spans="1:3">
       <c r="A31" s="2" t="s">
-        <v>46</v>
+        <v>12</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C31" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="32" spans="1:3">
       <c r="A32" s="2" t="s">
-        <v>12</v>
+        <v>45</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>23</v>
+        <v>4</v>
       </c>
       <c r="C32" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="33" spans="1:3">
       <c r="A33" s="2" t="s">
-        <v>47</v>
+        <v>46</v>
       </c>
       <c r="B33" s="2" t="s">
-        <v>4</v>
+        <v>13</v>
       </c>
       <c r="C33" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="34" spans="1:3">
       <c r="A34" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="B34" s="2" t="s">
         <v>48</v>
       </c>
-      <c r="B34" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C34" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="35" spans="1:3">
       <c r="A35" s="2" t="s">
         <v>49</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>50</v>
+        <v>13</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="36" spans="1:3">
       <c r="A36" s="2" t="s">
+        <v>50</v>
+      </c>
+      <c r="B36" s="2" t="s">
         <v>51</v>
       </c>
-      <c r="B36" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C36" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="37" spans="1:3">
       <c r="A37" s="2" t="s">
-        <v>52</v>
+        <v>47</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="38" spans="1:3">
       <c r="A38" s="2" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C38" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="39" spans="1:3">
       <c r="A39" s="2" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="B39" s="2" t="s">
-        <v>23</v>
+        <v>19</v>
       </c>
       <c r="C39" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="40" spans="1:3">
       <c r="A40" s="2" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C40" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="41" spans="1:3">
       <c r="A41" s="2" t="s">
-        <v>55</v>
+        <v>37</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>23</v>
+        <v>51</v>
       </c>
       <c r="C41" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="42" spans="1:3">
       <c r="A42" s="2" t="s">
-        <v>39</v>
+        <v>54</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>53</v>
+        <v>21</v>
       </c>
       <c r="C42" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="43" spans="1:3">
       <c r="A43" s="2" t="s">
+        <v>55</v>
+      </c>
+      <c r="B43" s="2" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="C43" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="44" spans="1:3">
       <c r="A44" s="2" t="s">
         <v>57</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>58</v>
+        <v>21</v>
       </c>
       <c r="C44" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="45" spans="1:3">
       <c r="A45" s="2" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C45" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="46" spans="1:3">
       <c r="A46" s="2" t="s">
-        <v>60</v>
+        <v>59</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>23</v>
+        <v>56</v>
       </c>
       <c r="C46" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="47" spans="1:3">
       <c r="A47" s="2" t="s">
+        <v>60</v>
+      </c>
+      <c r="B47" s="2" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
       <c r="C47" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="48" spans="1:3">
       <c r="A48" s="2" t="s">
         <v>62</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>63</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="49" spans="1:3">
       <c r="A49" s="2" t="s">
         <v>64</v>
       </c>
       <c r="B49" s="2" t="s">
         <v>65</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="50" spans="1:3">
       <c r="A50" s="2" t="s">
-        <v>66</v>
+        <v>3</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>67</v>
+        <v>4</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="51" spans="1:3">
       <c r="A51" s="2" t="s">
-        <v>3</v>
+        <v>66</v>
       </c>
       <c r="B51" s="2" t="s">
-        <v>4</v>
+        <v>67</v>
       </c>
       <c r="C51" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="52" spans="1:3">
       <c r="A52" s="2" t="s">
         <v>68</v>
       </c>
       <c r="B52" s="2" t="s">
         <v>69</v>
       </c>
       <c r="C52" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="53" spans="1:3">
       <c r="A53" s="2" t="s">
         <v>70</v>
       </c>
       <c r="B53" s="2" t="s">
-        <v>71</v>
+        <v>10</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="54" spans="1:3">
       <c r="A54" s="2" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
       <c r="B54" s="2" t="s">
-        <v>10</v>
+        <v>71</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="55" spans="1:3">
       <c r="A55" s="2" t="s">
         <v>72</v>
       </c>
       <c r="B55" s="2" t="s">
-        <v>73</v>
+        <v>71</v>
       </c>
       <c r="C55" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="56" spans="1:3">
       <c r="A56" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="B56" s="2" t="s">
         <v>74</v>
       </c>
-      <c r="B56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C56" s="2" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="57" spans="1:3">
       <c r="A57" s="2" t="s">
+        <v>76</v>
+      </c>
+      <c r="B57" s="2" t="s">
+        <v>74</v>
+      </c>
+      <c r="C57" s="2" t="s">
         <v>75</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="58" spans="1:3">
       <c r="A58" s="2" t="s">
+        <v>77</v>
+      </c>
+      <c r="B58" s="2" t="s">
         <v>78</v>
       </c>
-      <c r="B58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C58" s="2" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
     </row>
     <row r="59" spans="1:3">
       <c r="A59" s="2" t="s">
         <v>79</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>80</v>
       </c>
       <c r="C59" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="60" spans="1:3">
       <c r="A60" s="2" t="s">
-        <v>9</v>
+        <v>82</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="C60" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="61" spans="1:3">
       <c r="A61" s="2" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="62" spans="1:3">
       <c r="A62" s="2" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C62" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="63" spans="1:3">
       <c r="A63" s="2" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
     </row>
     <row r="64" spans="1:3">
       <c r="A64" s="2" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>90</v>
+        <v>56</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>8</v>
+        <v>92</v>
       </c>
     </row>
     <row r="65" spans="1:3">
       <c r="A65" s="2" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B65" s="2" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="C65" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="66" spans="1:3">
       <c r="A66" s="2" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B66" s="2" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C66" s="2" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
     </row>
     <row r="67" spans="1:3">
       <c r="A67" s="2" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B67" s="2" t="s">
-        <v>58</v>
+        <v>98</v>
       </c>
       <c r="C67" s="2" t="s">
-        <v>97</v>
+        <v>8</v>
       </c>
     </row>
     <row r="68" spans="1:3">
       <c r="A68" s="2" t="s">
-        <v>98</v>
+        <v>53</v>
       </c>
       <c r="B68" s="2" t="s">
         <v>99</v>
       </c>
       <c r="C68" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="69" spans="1:3">
       <c r="A69" s="2" t="s">
         <v>100</v>
       </c>
       <c r="B69" s="2" t="s">
-        <v>101</v>
+        <v>56</v>
       </c>
       <c r="C69" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="70" spans="1:3">
       <c r="A70" s="2" t="s">
+        <v>101</v>
+      </c>
+      <c r="B70" s="2" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C70" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="71" spans="1:3">
       <c r="A71" s="2" t="s">
-        <v>55</v>
+        <v>103</v>
       </c>
       <c r="B71" s="2" t="s">
         <v>104</v>
       </c>
       <c r="C71" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="72" spans="1:3">
       <c r="A72" s="2" t="s">
         <v>105</v>
       </c>
       <c r="B72" s="2" t="s">
-        <v>58</v>
+        <v>71</v>
       </c>
       <c r="C72" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="73" spans="1:3">
       <c r="A73" s="2" t="s">
         <v>106</v>
       </c>
       <c r="B73" s="2" t="s">
         <v>107</v>
       </c>
       <c r="C73" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="74" spans="1:3">
       <c r="A74" s="2" t="s">
-        <v>82</v>
+        <v>108</v>
       </c>
       <c r="B74" s="2" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C74" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="75" spans="1:3">
       <c r="A75" s="2" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
     </row>
     <row r="76" spans="1:3">
       <c r="A76" s="2" t="s">
-        <v>110</v>
+        <v>59</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>73</v>
+        <v>83</v>
       </c>
       <c r="C76" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="77" spans="1:3">
       <c r="A77" s="2" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B77" s="2" t="s">
-        <v>112</v>
+        <v>102</v>
       </c>
       <c r="C77" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="78" spans="1:3">
       <c r="A78" s="2" t="s">
-        <v>113</v>
+        <v>95</v>
       </c>
       <c r="B78" s="2" t="s">
-        <v>114</v>
+        <v>95</v>
       </c>
       <c r="C78" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="79" spans="1:3">
       <c r="A79" s="2" t="s">
-        <v>100</v>
+        <v>114</v>
       </c>
       <c r="B79" s="2" t="s">
-        <v>115</v>
+        <v>56</v>
       </c>
       <c r="C79" s="2" t="s">
-        <v>116</v>
+        <v>8</v>
       </c>
     </row>
     <row r="80" spans="1:3">
       <c r="A80" s="2" t="s">
-        <v>117</v>
+        <v>115</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>118</v>
+        <v>116</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
     </row>
     <row r="81" spans="1:3">
       <c r="A81" s="2" t="s">
-        <v>61</v>
+        <v>88</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>88</v>
+        <v>111</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>8</v>
+        <v>112</v>
       </c>
     </row>
     <row r="82" spans="1:3">
       <c r="A82" s="2" t="s">
-        <v>120</v>
+        <v>117</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>107</v>
+        <v>36</v>
       </c>
       <c r="C82" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="83" spans="1:3">
       <c r="A83" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>100</v>
+        <v>95</v>
       </c>
       <c r="C83" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="84" spans="1:3">
       <c r="A84" s="2" t="s">
-        <v>121</v>
+        <v>118</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>58</v>
+        <v>83</v>
       </c>
       <c r="C84" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="85" spans="1:3">
       <c r="A85" s="2" t="s">
-        <v>122</v>
+        <v>119</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>123</v>
+        <v>83</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
     </row>
     <row r="86" spans="1:3">
       <c r="A86" s="2" t="s">
-        <v>93</v>
+        <v>120</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>118</v>
+        <v>98</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>119</v>
+        <v>8</v>
       </c>
     </row>
     <row r="87" spans="1:3">
       <c r="A87" s="2" t="s">
-        <v>124</v>
+        <v>121</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
     </row>
     <row r="88" spans="1:3">
       <c r="A88" s="2" t="s">
-        <v>100</v>
+        <v>122</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>100</v>
+        <v>87</v>
       </c>
       <c r="C88" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="89" spans="1:3">
       <c r="A89" s="2" t="s">
-        <v>125</v>
+        <v>123</v>
       </c>
       <c r="B89" s="2" t="s">
-        <v>88</v>
+        <v>124</v>
       </c>
       <c r="C89" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="90" spans="1:3">
       <c r="A90" s="2" t="s">
+        <v>125</v>
+      </c>
+      <c r="B90" s="2" t="s">
         <v>126</v>
       </c>
-      <c r="B90" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C90" s="2" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
     </row>
     <row r="91" spans="1:3">
       <c r="A91" s="2" t="s">
-        <v>16</v>
+        <v>127</v>
       </c>
       <c r="B91" s="2" t="s">
-        <v>127</v>
+        <v>63</v>
       </c>
       <c r="C91" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="92" spans="1:3">
       <c r="A92" s="2" t="s">
         <v>128</v>
       </c>
       <c r="B92" s="2" t="s">
-        <v>103</v>
+        <v>129</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="93" spans="1:3">
-      <c r="A93" s="2" t="s">
-        <v>129</v>
+      <c r="A93" s="2">
+        <v>9912332233</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>38</v>
+        <v>130</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
     </row>
     <row r="94" spans="1:3">
       <c r="A94" s="2" t="s">
-        <v>130</v>
+        <v>68</v>
       </c>
       <c r="B94" s="2" t="s">
-        <v>92</v>
+        <v>109</v>
       </c>
       <c r="C94" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="95" spans="1:3">
       <c r="A95" s="2" t="s">
-        <v>20</v>
+        <v>131</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="96" spans="1:3">
       <c r="A96" s="2" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="97" spans="1:3">
       <c r="A97" s="2" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>135</v>
+        <v>41</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="98" spans="1:3">
       <c r="A98" s="2" t="s">
         <v>136</v>
       </c>
       <c r="B98" s="2" t="s">
-        <v>65</v>
+        <v>137</v>
       </c>
       <c r="C98" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="99" spans="1:3">
       <c r="A99" s="2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C99" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="100" spans="1:3">
-      <c r="A100" s="2">
-        <v>9912332233</v>
+      <c r="A100" s="2" t="s">
+        <v>140</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="C100" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="101" spans="1:3">
       <c r="A101" s="2" t="s">
-        <v>70</v>
+        <v>141</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>114</v>
+        <v>142</v>
       </c>
       <c r="C101" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="102" spans="1:3">
       <c r="A102" s="2" t="s">
-        <v>140</v>
+        <v>143</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>141</v>
+        <v>144</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="103" spans="1:3">
       <c r="A103" s="2" t="s">
-        <v>142</v>
+        <v>145</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>143</v>
+        <v>63</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="104" spans="1:3">
       <c r="A104" s="2" t="s">
+        <v>146</v>
+      </c>
+      <c r="B104" s="2" t="s">
         <v>144</v>
       </c>
-      <c r="B104" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C104" s="2" t="s">
-        <v>77</v>
+        <v>147</v>
       </c>
     </row>
     <row r="105" spans="1:3">
       <c r="A105" s="2" t="s">
-        <v>145</v>
+        <v>148</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>146</v>
+        <v>149</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="106" spans="1:3">
       <c r="A106" s="2" t="s">
-        <v>147</v>
+        <v>52</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="107" spans="1:3">
       <c r="A107" s="2" t="s">
-        <v>24</v>
+        <v>151</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>127</v>
+        <v>152</v>
       </c>
       <c r="C107" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="108" spans="1:3">
       <c r="A108" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="B108" s="2" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="C108" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="109" spans="1:3">
       <c r="A109" s="2" t="s">
-        <v>150</v>
+        <v>153</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>151</v>
+        <v>19</v>
       </c>
       <c r="C109" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="110" spans="1:3">
       <c r="A110" s="2" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>153</v>
+        <v>71</v>
       </c>
       <c r="C110" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="111" spans="1:3">
       <c r="A111" s="2" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>65</v>
+        <v>149</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="112" spans="1:3">
       <c r="A112" s="2" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>153</v>
+        <v>144</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>156</v>
+        <v>8</v>
       </c>
     </row>
     <row r="113" spans="1:3">
       <c r="A113" s="2" t="s">
         <v>157</v>
       </c>
       <c r="B113" s="2" t="s">
-        <v>158</v>
+        <v>83</v>
       </c>
       <c r="C113" s="2" t="s">
-        <v>84</v>
+        <v>90</v>
       </c>
     </row>
     <row r="114" spans="1:3">
       <c r="A114" s="2" t="s">
-        <v>54</v>
+        <v>158</v>
       </c>
       <c r="B114" s="2" t="s">
-        <v>159</v>
+        <v>132</v>
       </c>
       <c r="C114" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="115" spans="1:3">
       <c r="A115" s="2" t="s">
-        <v>160</v>
+        <v>159</v>
       </c>
       <c r="B115" s="2" t="s">
-        <v>161</v>
+        <v>78</v>
       </c>
       <c r="C115" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="116" spans="1:3">
       <c r="A116" s="2" t="s">
-        <v>59</v>
+        <v>160</v>
       </c>
       <c r="B116" s="2" t="s">
-        <v>158</v>
+        <v>142</v>
       </c>
       <c r="C116" s="2" t="s">
-        <v>8</v>
+        <v>161</v>
       </c>
     </row>
     <row r="117" spans="1:3">
       <c r="A117" s="2" t="s">
-        <v>162</v>
+        <v>121</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C117" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="118" spans="1:3">
       <c r="A118" s="2" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>73</v>
+        <v>78</v>
       </c>
       <c r="C118" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="119" spans="1:3">
       <c r="A119" s="2" t="s">
-        <v>164</v>
+        <v>163</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>158</v>
+        <v>78</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
     </row>
     <row r="120" spans="1:3">
       <c r="A120" s="2" t="s">
-        <v>165</v>
+        <v>119</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>153</v>
+        <v>78</v>
       </c>
       <c r="C120" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="121" spans="1:3">
       <c r="A121" s="2" t="s">
-        <v>166</v>
+        <v>164</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>88</v>
+        <v>78</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
     </row>
     <row r="122" spans="1:3">
       <c r="A122" s="2" t="s">
-        <v>167</v>
+        <v>114</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>141</v>
+        <v>78</v>
       </c>
       <c r="C122" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="123" spans="1:3">
       <c r="A123" s="2" t="s">
-        <v>168</v>
+        <v>165</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>100</v>
+        <v>78</v>
       </c>
       <c r="C123" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="124" spans="1:3">
       <c r="A124" s="2" t="s">
-        <v>169</v>
+        <v>118</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>80</v>
+        <v>21</v>
       </c>
       <c r="C124" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="125" spans="1:3">
       <c r="A125" s="2" t="s">
-        <v>170</v>
+        <v>100</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>151</v>
+        <v>78</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>171</v>
+        <v>8</v>
       </c>
     </row>
     <row r="126" spans="1:3">
       <c r="A126" s="2" t="s">
-        <v>129</v>
+        <v>166</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>23</v>
+        <v>152</v>
       </c>
       <c r="C126" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="127" spans="1:3">
       <c r="A127" s="2" t="s">
-        <v>172</v>
+        <v>123</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>80</v>
+        <v>167</v>
       </c>
       <c r="C127" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="128" spans="1:3">
       <c r="A128" s="2" t="s">
-        <v>173</v>
+        <v>168</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>80</v>
+        <v>169</v>
       </c>
       <c r="C128" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="129" spans="1:3">
       <c r="A129" s="2" t="s">
-        <v>126</v>
+        <v>170</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>80</v>
+        <v>134</v>
       </c>
       <c r="C129" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="130" spans="1:3">
       <c r="A130" s="2" t="s">
-        <v>174</v>
+        <v>171</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>80</v>
+        <v>95</v>
       </c>
       <c r="C130" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="131" spans="1:3">
       <c r="A131" s="2" t="s">
-        <v>121</v>
+        <v>172</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>80</v>
+        <v>173</v>
       </c>
       <c r="C131" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="132" spans="1:3">
       <c r="A132" s="2" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>80</v>
+        <v>63</v>
       </c>
       <c r="C132" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="133" spans="1:3">
       <c r="A133" s="2" t="s">
-        <v>125</v>
+        <v>79</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>23</v>
+        <v>144</v>
       </c>
       <c r="C133" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="134" spans="1:3">
       <c r="A134" s="2" t="s">
-        <v>105</v>
+        <v>95</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>80</v>
+        <v>175</v>
       </c>
       <c r="C134" s="2" t="s">
-        <v>8</v>
+        <v>176</v>
       </c>
     </row>
     <row r="135" spans="1:3">
       <c r="A135" s="2" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>161</v>
+        <v>33</v>
       </c>
       <c r="C135" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="136" spans="1:3">
       <c r="A136" s="2" t="s">
-        <v>132</v>
+        <v>72</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>8</v>
+        <v>179</v>
       </c>
     </row>
     <row r="137" spans="1:3">
       <c r="A137" s="2" t="s">
-        <v>100</v>
+        <v>180</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>178</v>
+        <v>98</v>
       </c>
       <c r="C137" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="138" spans="1:3">
       <c r="A138" s="2" t="s">
-        <v>179</v>
+        <v>47</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="C138" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="139" spans="1:3">
       <c r="A139" s="2" t="s">
-        <v>181</v>
+        <v>18</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>143</v>
+        <v>129</v>
       </c>
       <c r="C139" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="140" spans="1:3">
       <c r="A140" s="2" t="s">
         <v>182</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C140" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="141" spans="1:3">
       <c r="A141" s="2" t="s">
         <v>183</v>
       </c>
       <c r="B141" s="2" t="s">
         <v>184</v>
       </c>
       <c r="C141" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="142" spans="1:3">
       <c r="A142" s="2" t="s">
+        <v>3</v>
+      </c>
+      <c r="B142" s="2" t="s">
         <v>185</v>
-      </c>
-[...1 lines deleted...]
-        <v>65</v>
       </c>
       <c r="C142" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="143" spans="1:3">
       <c r="A143" s="2" t="s">
-        <v>82</v>
+        <v>45</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>153</v>
+        <v>186</v>
       </c>
       <c r="C143" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="144" spans="1:3">
       <c r="A144" s="2" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>187</v>
+        <v>8</v>
       </c>
     </row>
     <row r="145" spans="1:3">
       <c r="A145" s="2" t="s">
         <v>188</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>35</v>
+        <v>78</v>
       </c>
       <c r="C145" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="146" spans="1:3">
       <c r="A146" s="2" t="s">
-        <v>74</v>
+        <v>101</v>
       </c>
       <c r="B146" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>190</v>
+        <v>75</v>
       </c>
     </row>
     <row r="147" spans="1:3">
       <c r="A147" s="2" t="s">
+        <v>190</v>
+      </c>
+      <c r="B147" s="2" t="s">
         <v>191</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="148" spans="1:3">
       <c r="A148" s="2" t="s">
-        <v>49</v>
+        <v>192</v>
       </c>
       <c r="B148" s="2" t="s">
-        <v>192</v>
+        <v>152</v>
       </c>
       <c r="C148" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="149" spans="1:3">
       <c r="A149" s="2" t="s">
-        <v>18</v>
+        <v>193</v>
       </c>
       <c r="B149" s="2" t="s">
-        <v>138</v>
+        <v>194</v>
       </c>
       <c r="C149" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="150" spans="1:3">
       <c r="A150" s="2" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B150" s="2" t="s">
-        <v>114</v>
+        <v>194</v>
       </c>
       <c r="C150" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="151" spans="1:3">
       <c r="A151" s="2" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B151" s="2" t="s">
-        <v>195</v>
+        <v>71</v>
       </c>
       <c r="C151" s="2" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
     </row>
     <row r="152" spans="1:3">
       <c r="A152" s="2" t="s">
-        <v>3</v>
+        <v>197</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>196</v>
+        <v>71</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>8</v>
+        <v>179</v>
       </c>
     </row>
     <row r="153" spans="1:3">
       <c r="A153" s="2" t="s">
-        <v>47</v>
+        <v>162</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>197</v>
+        <v>169</v>
       </c>
       <c r="C153" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="154" spans="1:3">
       <c r="A154" s="2" t="s">
-        <v>167</v>
+        <v>91</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>198</v>
+        <v>71</v>
       </c>
       <c r="C154" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="155" spans="1:3">
       <c r="A155" s="2" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>80</v>
+        <v>71</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>8</v>
+        <v>179</v>
       </c>
     </row>
     <row r="156" spans="1:3">
       <c r="A156" s="2" t="s">
-        <v>106</v>
+        <v>199</v>
       </c>
       <c r="B156" s="2" t="s">
+        <v>107</v>
+      </c>
+      <c r="C156" s="2" t="s">
         <v>200</v>
-      </c>
-[...1 lines deleted...]
-        <v>77</v>
       </c>
     </row>
     <row r="157" spans="1:3">
       <c r="A157" s="2" t="s">
+        <v>163</v>
+      </c>
+      <c r="B157" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C157" s="2" t="s">
         <v>201</v>
-      </c>
-[...4 lines deleted...]
-        <v>8</v>
       </c>
     </row>
     <row r="158" spans="1:3">
       <c r="A158" s="2" t="s">
-        <v>100</v>
+        <v>164</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>100</v>
+        <v>202</v>
       </c>
       <c r="C158" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="159" spans="1:3">
       <c r="A159" s="2" t="s">
         <v>203</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>161</v>
+        <v>204</v>
       </c>
       <c r="C159" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="160" spans="1:3">
       <c r="A160" s="2" t="s">
-        <v>100</v>
+        <v>205</v>
       </c>
       <c r="B160" s="2" t="s">
-        <v>204</v>
+        <v>80</v>
       </c>
       <c r="C160" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="161" spans="1:3">
       <c r="A161" s="2" t="s">
-        <v>100</v>
+        <v>188</v>
       </c>
       <c r="B161" s="2" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="C161" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="162" spans="1:3">
       <c r="A162" s="2" t="s">
-        <v>205</v>
+        <v>39</v>
       </c>
       <c r="B162" s="2" t="s">
-        <v>206</v>
+        <v>13</v>
       </c>
       <c r="C162" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="163" spans="1:3">
       <c r="A163" s="2" t="s">
-        <v>207</v>
+        <v>20</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>206</v>
+        <v>65</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>8</v>
+        <v>11</v>
       </c>
     </row>
     <row r="164" spans="1:3">
       <c r="A164" s="2" t="s">
-        <v>100</v>
+        <v>206</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>100</v>
+        <v>207</v>
       </c>
       <c r="C164" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="165" spans="1:3">
       <c r="A165" s="2" t="s">
-        <v>208</v>
+        <v>38</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>73</v>
+        <v>13</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>95</v>
+        <v>11</v>
       </c>
     </row>
     <row r="166" spans="1:3">
       <c r="A166" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="B166" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="B166" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="C166" s="2" t="s">
-        <v>190</v>
+        <v>11</v>
       </c>
     </row>
     <row r="167" spans="1:3">
       <c r="A167" s="2" t="s">
-        <v>100</v>
+        <v>210</v>
       </c>
       <c r="B167" s="2" t="s">
-        <v>100</v>
+        <v>71</v>
       </c>
       <c r="C167" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="168" spans="1:3">
       <c r="A168" s="2" t="s">
-        <v>172</v>
+        <v>115</v>
       </c>
       <c r="B168" s="2" t="s">
-        <v>180</v>
+        <v>211</v>
       </c>
       <c r="C168" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="169" spans="1:3">
       <c r="A169" s="2" t="s">
-        <v>100</v>
+        <v>76</v>
       </c>
       <c r="B169" s="2" t="s">
-        <v>100</v>
+        <v>19</v>
       </c>
       <c r="C169" s="2" t="s">
-        <v>8</v>
+        <v>212</v>
       </c>
     </row>
     <row r="170" spans="1:3">
       <c r="A170" s="2" t="s">
-        <v>100</v>
+        <v>213</v>
       </c>
       <c r="B170" s="2" t="s">
-        <v>210</v>
+        <v>78</v>
       </c>
       <c r="C170" s="2" t="s">
-        <v>8</v>
+        <v>75</v>
       </c>
     </row>
     <row r="171" spans="1:3">
       <c r="A171" s="2" t="s">
-        <v>96</v>
+        <v>43</v>
       </c>
       <c r="B171" s="2" t="s">
-        <v>73</v>
+        <v>214</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="172" spans="1:3">
       <c r="A172" s="2" t="s">
-        <v>211</v>
+        <v>165</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>73</v>
+        <v>132</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>190</v>
+        <v>8</v>
       </c>
     </row>
     <row r="173" spans="1:3">
       <c r="A173" s="2" t="s">
-        <v>212</v>
+        <v>215</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>112</v>
+        <v>132</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>213</v>
+        <v>75</v>
       </c>
     </row>
     <row r="174" spans="1:3">
       <c r="A174" s="2" t="s">
-        <v>36</v>
+        <v>148</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>100</v>
+        <v>142</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="175" spans="1:3">
       <c r="A175" s="2" t="s">
-        <v>173</v>
+        <v>54</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>135</v>
+        <v>71</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>214</v>
+        <v>8</v>
       </c>
     </row>
     <row r="176" spans="1:3">
       <c r="A176" s="2" t="s">
-        <v>85</v>
+        <v>216</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>100</v>
+        <v>152</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="177" spans="1:3">
       <c r="A177" s="2" t="s">
-        <v>100</v>
+        <v>217</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>85</v>
+        <v>4</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>84</v>
+        <v>81</v>
       </c>
     </row>
     <row r="178" spans="1:3">
       <c r="A178" s="2" t="s">
-        <v>174</v>
+        <v>218</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>215</v>
+        <v>218</v>
       </c>
       <c r="C178" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="179" spans="1:3">
       <c r="A179" s="2" t="s">
-        <v>100</v>
+        <v>219</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>100</v>
+        <v>107</v>
       </c>
       <c r="C179" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="180" spans="1:3">
       <c r="A180" s="2" t="s">
-        <v>216</v>
+        <v>220</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>217</v>
+        <v>104</v>
       </c>
       <c r="C180" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="181" spans="1:3">
       <c r="A181" s="2" t="s">
-        <v>218</v>
+        <v>221</v>
       </c>
       <c r="B181" s="2" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="C181" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="182" spans="1:3">
       <c r="A182" s="2" t="s">
-        <v>199</v>
+        <v>222</v>
       </c>
       <c r="B182" s="2" t="s">
-        <v>88</v>
+        <v>175</v>
       </c>
       <c r="C182" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="183" spans="1:3">
       <c r="A183" s="2" t="s">
-        <v>41</v>
+        <v>95</v>
       </c>
       <c r="B183" s="2" t="s">
-        <v>13</v>
+        <v>95</v>
       </c>
       <c r="C183" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="184" spans="1:3">
       <c r="A184" s="2" t="s">
-        <v>22</v>
+        <v>95</v>
       </c>
       <c r="B184" s="2" t="s">
-        <v>67</v>
+        <v>104</v>
       </c>
       <c r="C184" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="185" spans="1:3">
       <c r="A185" s="2" t="s">
-        <v>219</v>
+        <v>223</v>
       </c>
       <c r="B185" s="2" t="s">
-        <v>220</v>
+        <v>80</v>
       </c>
       <c r="C185" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="186" spans="1:3">
       <c r="A186" s="2" t="s">
-        <v>40</v>
+        <v>224</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>13</v>
+        <v>4</v>
       </c>
       <c r="C186" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="187" spans="1:3">
       <c r="A187" s="2" t="s">
-        <v>221</v>
+        <v>225</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>222</v>
+        <v>149</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>11</v>
+        <v>8</v>
       </c>
     </row>
     <row r="188" spans="1:3">
       <c r="A188" s="2" t="s">
-        <v>223</v>
+        <v>226</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>73</v>
+        <v>21</v>
       </c>
       <c r="C188" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="189" spans="1:3">
       <c r="A189" s="2" t="s">
-        <v>122</v>
+        <v>227</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>224</v>
+        <v>21</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="190" spans="1:3">
       <c r="A190" s="2" t="s">
-        <v>78</v>
+        <v>228</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>19</v>
+        <v>149</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>225</v>
+        <v>8</v>
       </c>
     </row>
     <row r="191" spans="1:3">
       <c r="A191" s="2" t="s">
-        <v>226</v>
+        <v>229</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>80</v>
+        <v>36</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>77</v>
+        <v>8</v>
       </c>
     </row>
     <row r="192" spans="1:3">
       <c r="A192" s="2" t="s">
-        <v>45</v>
+        <v>190</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>227</v>
+        <v>230</v>
       </c>
       <c r="C192" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="193" spans="1:3">
       <c r="A193" s="2" t="s">
-        <v>175</v>
+        <v>231</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>141</v>
+        <v>4</v>
       </c>
       <c r="C193" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="194" spans="1:3">
       <c r="A194" s="2" t="s">
-        <v>228</v>
+        <v>232</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>141</v>
+        <v>19</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>77</v>
+        <v>81</v>
       </c>
     </row>
     <row r="195" spans="1:3">
       <c r="A195" s="2" t="s">
-        <v>157</v>
+        <v>233</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>151</v>
+        <v>48</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="196" spans="1:3">
       <c r="A196" s="2" t="s">
-        <v>56</v>
+        <v>234</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>73</v>
+        <v>129</v>
       </c>
       <c r="C196" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="197" spans="1:3">
       <c r="A197" s="2" t="s">
-        <v>229</v>
+        <v>95</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>161</v>
+        <v>95</v>
       </c>
       <c r="C197" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="198" spans="1:3">
       <c r="A198" s="2" t="s">
-        <v>230</v>
+        <v>235</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>4</v>
+        <v>186</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="199" spans="1:3">
       <c r="A199" s="2" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>13</v>
+        <v>102</v>
       </c>
       <c r="C199" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="200" spans="1:3">
       <c r="A200" s="2" t="s">
-        <v>100</v>
+        <v>237</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>100</v>
+        <v>238</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>8</v>
+        <v>90</v>
       </c>
     </row>
     <row r="201" spans="1:3">
       <c r="A201" s="2" t="s">
-        <v>85</v>
+        <v>225</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>85</v>
+        <v>109</v>
       </c>
       <c r="C201" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="202" spans="1:3">
       <c r="A202" s="2" t="s">
-        <v>232</v>
+        <v>235</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>112</v>
+        <v>83</v>
       </c>
       <c r="C202" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="203" spans="1:3">
       <c r="A203" s="2" t="s">
-        <v>233</v>
+        <v>239</v>
       </c>
       <c r="B203" s="2" t="s">
-        <v>109</v>
+        <v>71</v>
       </c>
       <c r="C203" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="204" spans="1:3">
       <c r="A204" s="2" t="s">
-        <v>234</v>
+        <v>240</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>4</v>
+        <v>98</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="205" spans="1:3">
       <c r="A205" s="2" t="s">
-        <v>199</v>
+        <v>223</v>
       </c>
       <c r="B205" s="2" t="s">
-        <v>100</v>
+        <v>4</v>
       </c>
       <c r="C205" s="2" t="s">
-        <v>100</v>
+        <v>8</v>
       </c>
     </row>
     <row r="206" spans="1:3">
       <c r="A206" s="2" t="s">
-        <v>100</v>
+        <v>241</v>
       </c>
       <c r="B206" s="2" t="s">
-        <v>235</v>
+        <v>242</v>
       </c>
       <c r="C206" s="2" t="s">
-        <v>8</v>
+        <v>81</v>
       </c>
     </row>
     <row r="207" spans="1:3">
       <c r="A207" s="2" t="s">
-        <v>236</v>
+        <v>243</v>
       </c>
       <c r="B207" s="2" t="s">
-        <v>186</v>
+        <v>83</v>
       </c>
       <c r="C207" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="208" spans="1:3">
       <c r="A208" s="2" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="B208" s="2" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="C208" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="209" spans="1:3">
       <c r="A209" s="2" t="s">
-        <v>100</v>
+        <v>220</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>109</v>
+        <v>83</v>
       </c>
       <c r="C209" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="210" spans="1:3">
       <c r="A210" s="2" t="s">
-        <v>167</v>
+        <v>243</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>237</v>
+        <v>102</v>
       </c>
       <c r="C210" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="211" spans="1:3">
       <c r="A211" s="2" t="s">
-        <v>238</v>
+        <v>244</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>83</v>
+        <v>149</v>
       </c>
       <c r="C211" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="212" spans="1:3">
       <c r="A212" s="2" t="s">
-        <v>239</v>
+        <v>245</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>4</v>
+        <v>246</v>
       </c>
       <c r="C212" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="213" spans="1:3">
       <c r="A213" s="2" t="s">
-        <v>240</v>
+        <v>247</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>158</v>
+        <v>71</v>
       </c>
       <c r="C213" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="214" spans="1:3">
       <c r="A214" s="2" t="s">
-        <v>199</v>
+        <v>248</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>100</v>
+        <v>80</v>
       </c>
       <c r="C214" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="215" spans="1:3">
       <c r="A215" s="2" t="s">
-        <v>241</v>
+        <v>249</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>23</v>
+        <v>98</v>
       </c>
       <c r="C215" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="216" spans="1:3">
       <c r="A216" s="2" t="s">
-        <v>242</v>
+        <v>95</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>23</v>
+        <v>21</v>
       </c>
       <c r="C216" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="217" spans="1:3">
       <c r="A217" s="2" t="s">
-        <v>100</v>
+        <v>250</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>100</v>
+        <v>83</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="218" spans="1:3">
       <c r="A218" s="2" t="s">
-        <v>243</v>
+        <v>251</v>
       </c>
       <c r="B218" s="2" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="219" spans="1:3">
       <c r="A219" s="2" t="s">
-        <v>244</v>
+        <v>252</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>38</v>
+        <v>109</v>
       </c>
       <c r="C219" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="220" spans="1:3">
       <c r="A220" s="2" t="s">
-        <v>201</v>
+        <v>253</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>245</v>
+        <v>109</v>
       </c>
       <c r="C220" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="221" spans="1:3">
       <c r="A221" s="2" t="s">
-        <v>246</v>
+        <v>254</v>
       </c>
       <c r="B221" s="2" t="s">
-        <v>4</v>
+        <v>255</v>
       </c>
       <c r="C221" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="222" spans="1:3">
       <c r="A222" s="2" t="s">
-        <v>247</v>
+        <v>256</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>19</v>
+        <v>257</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="223" spans="1:3">
       <c r="A223" s="2" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>50</v>
+        <v>258</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>8</v>
+        <v>259</v>
       </c>
     </row>
     <row r="224" spans="1:3">
       <c r="A224" s="2" t="s">
-        <v>249</v>
+        <v>241</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>8</v>
+        <v>259</v>
       </c>
     </row>
     <row r="225" spans="1:3">
       <c r="A225" s="2" t="s">
-        <v>100</v>
+        <v>260</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>100</v>
+        <v>261</v>
       </c>
       <c r="C225" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="226" spans="1:3">
       <c r="A226" s="2" t="s">
-        <v>250</v>
+        <v>262</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>197</v>
+        <v>178</v>
       </c>
       <c r="C226" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="227" spans="1:3">
       <c r="A227" s="2" t="s">
-        <v>251</v>
+        <v>263</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>107</v>
+        <v>264</v>
       </c>
       <c r="C227" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="228" spans="1:3">
       <c r="A228" s="2" t="s">
-        <v>252</v>
+        <v>265</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>253</v>
+        <v>266</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
     </row>
     <row r="229" spans="1:3">
       <c r="A229" s="2" t="s">
-        <v>240</v>
+        <v>253</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>114</v>
+        <v>267</v>
       </c>
       <c r="C229" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="230" spans="1:3">
       <c r="A230" s="2" t="s">
-        <v>250</v>
+        <v>268</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>88</v>
+        <v>269</v>
       </c>
       <c r="C230" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="231" spans="1:3">
       <c r="A231" s="2" t="s">
-        <v>254</v>
+        <v>270</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>73</v>
+        <v>185</v>
       </c>
       <c r="C231" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="232" spans="1:3">
       <c r="A232" s="2" t="s">
-        <v>255</v>
+        <v>271</v>
       </c>
       <c r="B232" s="2" t="s">
-        <v>103</v>
+        <v>4</v>
       </c>
       <c r="C232" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="233" spans="1:3">
       <c r="A233" s="2" t="s">
-        <v>238</v>
+        <v>256</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>4</v>
+        <v>272</v>
       </c>
       <c r="C233" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="234" spans="1:3">
       <c r="A234" s="2" t="s">
-        <v>100</v>
+        <v>273</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>100</v>
+        <v>274</v>
       </c>
       <c r="C234" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="235" spans="1:3">
       <c r="A235" s="2" t="s">
-        <v>100</v>
+        <v>275</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>256</v>
+        <v>4</v>
       </c>
       <c r="C235" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="236" spans="1:3">
       <c r="A236" s="2" t="s">
-        <v>257</v>
+        <v>276</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>258</v>
+        <v>185</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>84</v>
+        <v>8</v>
       </c>
     </row>
     <row r="237" spans="1:3">
       <c r="A237" s="2" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>88</v>
+        <v>277</v>
       </c>
       <c r="C237" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="238" spans="1:3">
       <c r="A238" s="2" t="s">
-        <v>167</v>
+        <v>278</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>88</v>
+        <v>279</v>
       </c>
       <c r="C238" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="239" spans="1:3">
       <c r="A239" s="2" t="s">
-        <v>233</v>
+        <v>280</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>88</v>
+        <v>149</v>
       </c>
       <c r="C239" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="240" spans="1:3">
       <c r="A240" s="2" t="s">
-        <v>259</v>
+        <v>281</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>107</v>
+        <v>282</v>
       </c>
       <c r="C240" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="241" spans="1:3">
       <c r="A241" s="2" t="s">
-        <v>260</v>
+        <v>283</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C241" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="242" spans="1:3">
       <c r="A242" s="2" t="s">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>262</v>
+        <v>285</v>
       </c>
       <c r="C242" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="243" spans="1:3">
       <c r="A243" s="2" t="s">
-        <v>263</v>
+        <v>286</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>73</v>
+        <v>175</v>
       </c>
       <c r="C243" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="244" spans="1:3">
       <c r="A244" s="2" t="s">
-        <v>264</v>
+        <v>287</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>83</v>
+        <v>288</v>
       </c>
       <c r="C244" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="245" spans="1:3">
       <c r="A245" s="2" t="s">
-        <v>265</v>
+        <v>289</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>103</v>
+        <v>290</v>
       </c>
       <c r="C245" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="246" spans="1:3">
       <c r="A246" s="2" t="s">
-        <v>100</v>
+        <v>291</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>23</v>
+        <v>109</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>8</v>
+        <v>292</v>
       </c>
     </row>
     <row r="247" spans="1:3">
       <c r="A247" s="2" t="s">
-        <v>266</v>
+        <v>293</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>88</v>
+        <v>109</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>8</v>
+        <v>292</v>
       </c>
     </row>
     <row r="248" spans="1:3">
       <c r="A248" s="2" t="s">
-        <v>100</v>
+        <v>294</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>100</v>
+        <v>109</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>8</v>
+        <v>292</v>
       </c>
     </row>
     <row r="249" spans="1:3">
       <c r="A249" s="2" t="s">
-        <v>100</v>
+        <v>295</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>127</v>
+        <v>296</v>
       </c>
       <c r="C249" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="250" spans="1:3">
       <c r="A250" s="2" t="s">
-        <v>267</v>
+        <v>297</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>158</v>
+        <v>269</v>
       </c>
       <c r="C250" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="251" spans="1:3">
       <c r="A251" s="2" t="s">
-        <v>268</v>
+        <v>222</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>114</v>
+        <v>149</v>
       </c>
       <c r="C251" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="252" spans="1:3">
       <c r="A252" s="2" t="s">
-        <v>269</v>
+        <v>298</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>114</v>
+        <v>149</v>
       </c>
       <c r="C252" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="253" spans="1:3">
       <c r="A253" s="2" t="s">
-        <v>270</v>
+        <v>299</v>
       </c>
       <c r="B253" s="2" t="s">
-        <v>271</v>
+        <v>149</v>
       </c>
       <c r="C253" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="254" spans="1:3">
       <c r="A254" s="2" t="s">
-        <v>272</v>
+        <v>300</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>273</v>
+        <v>301</v>
       </c>
       <c r="C254" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="255" spans="1:3">
       <c r="A255" s="2" t="s">
-        <v>267</v>
+        <v>302</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>274</v>
+        <v>269</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>275</v>
+        <v>8</v>
       </c>
     </row>
     <row r="256" spans="1:3">
       <c r="A256" s="2" t="s">
-        <v>257</v>
+        <v>251</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>158</v>
+        <v>149</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>275</v>
+        <v>8</v>
       </c>
     </row>
     <row r="257" spans="1:3">
       <c r="A257" s="2" t="s">
-        <v>276</v>
+        <v>254</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>277</v>
+        <v>303</v>
       </c>
       <c r="C257" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="258" spans="1:3">
       <c r="A258" s="2" t="s">
-        <v>278</v>
+        <v>304</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>189</v>
+        <v>149</v>
       </c>
       <c r="C258" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="259" spans="1:3">
       <c r="A259" s="2" t="s">
-        <v>279</v>
+        <v>305</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>280</v>
+        <v>296</v>
       </c>
       <c r="C259" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="260" spans="1:3">
       <c r="A260" s="2" t="s">
-        <v>281</v>
+        <v>306</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>282</v>
+        <v>41</v>
       </c>
       <c r="C260" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="261" spans="1:3">
       <c r="A261" s="2" t="s">
-        <v>269</v>
+        <v>307</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>283</v>
+        <v>308</v>
       </c>
       <c r="C261" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="262" spans="1:3">
       <c r="A262" s="2" t="s">
-        <v>284</v>
+        <v>309</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>285</v>
+        <v>310</v>
       </c>
       <c r="C262" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="263" spans="1:3">
       <c r="A263" s="2" t="s">
-        <v>286</v>
+        <v>311</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>196</v>
+        <v>312</v>
       </c>
       <c r="C263" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="264" spans="1:3">
       <c r="A264" s="2" t="s">
-        <v>287</v>
+        <v>313</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>4</v>
+        <v>71</v>
       </c>
       <c r="C264" s="2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="265" spans="1:3">
       <c r="A265" s="2" t="s">
-        <v>272</v>
+        <v>314</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>288</v>
+        <v>269</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>8</v>
-[...383 lines deleted...]
-      <c r="C300" s="2" t="s">
         <v>8</v>
       </c>
     </row>
   </sheetData>
   <autoFilter ref="A1:C1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
@@ -4782,31 +4340,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Portal da Transparência - ALEP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório de Gestores de Contratos</dc:title>
-  <dc:description>Relatório de Gestores de Contratos gerado em 05/05/2026 10:00:15</dc:description>
+  <dc:description>Relatório de Gestores de Contratos gerado em 26/05/2026 06:13:15</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>