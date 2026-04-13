--- v4 (2026-03-17)
+++ v5 (2026-04-13)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1850">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1969">
   <si>
     <t>Diretoria</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
@@ -4965,51 +4965,51 @@
     <t>26/11/2024</t>
   </si>
   <si>
     <t>26/11/2026</t>
   </si>
   <si>
     <t>00280-43.2025</t>
   </si>
   <si>
     <t>Coopavel Cooperativa Agroindustrial</t>
   </si>
   <si>
     <t>Locação de espaço, mobiliário e equipamentos, para montagem do ESPAÇO ASSEMBLEIA
 (estande Advance), e instalação de Sessão Solene da Assembleia Legislativa do Paraná (espaço
 Auditório Paraná Cooperativo), através da empresa especializada em organização e realização de
 eventos, já contratada pelo Show Rural Coopavel em Cascavel, entre os dias 10 de fevereiro a 14 de
 fevereiro de 2025, no município de Cascavel/PR.</t>
   </si>
   <si>
     <t>004/2025</t>
   </si>
   <si>
     <t>002/2025</t>
   </si>
   <si>
-    <t>10/02/2030</t>
+    <t>17/02/2025</t>
   </si>
   <si>
     <t>R$ 150.000,00</t>
   </si>
   <si>
     <t>14870-33.2024</t>
   </si>
   <si>
     <t>A aquisição de pastas para títulos de cidadania e envelopes (ofício e saco), para atender a
 demanda da Assembleia Legislativa do Estado do Paraná, conforme condições e exigências
 estabelecidas neste instrumento, através de Dispensa de Licitação, com fulcro no art. 75, II, da
 Lei Federal nº 14.133/2021.</t>
   </si>
   <si>
     <t>025/2024</t>
   </si>
   <si>
     <t>042/2024</t>
   </si>
   <si>
     <t>28/01/2025</t>
   </si>
   <si>
     <t>28/01/2026</t>
   </si>
@@ -6107,50 +6107,413 @@
     <t>R$ 498.799,72</t>
   </si>
   <si>
     <t>11695-10.2024</t>
   </si>
   <si>
     <t>M INDUSTRIAL LTDA</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a aquisição e instalação de 2 (duas) plataformas elevatórias inclinadas, com o fornecimento de todos os equipamentos necessários e correlatos, para garantir a acessibilidade e a assegurar que todas as pessoas, mormente àquelas com mobilidade reduzida, possam ter acesso facilitado à área externa e interna do plenário desta Casa de Leis.</t>
   </si>
   <si>
     <t>028/2025</t>
   </si>
   <si>
     <t>012/2025</t>
   </si>
   <si>
     <t>23/09/2025</t>
   </si>
   <si>
     <t>23/01/2026</t>
   </si>
   <si>
     <t>R$ 116.800,00</t>
+  </si>
+  <si>
+    <t>UNIMED CURITIBA - SOCIEDADE COOPERATIVA DE MEDICOS</t>
+  </si>
+  <si>
+    <t>Contratação de empresa operadora de Plano de Assistência à Saúde, que atenda integralmente ao disposto na Lei nº 9656/98 e legislações complementares pertinentes, para prestação continuada de serviços de assistência médica hospitalar, ambulatorial, laboratorial, auxiliar de diagnóstico e tratamento, com acomodação hospitalar em enfermaria, sem coparticipação e com abrangência nacional e cidades polos do Estado do Paraná, conforme especificações e
+quantitativos descritos no contrato.</t>
+  </si>
+  <si>
+    <t>Eloise Cristhina Baggio</t>
+  </si>
+  <si>
+    <t>28/11/2025</t>
+  </si>
+  <si>
+    <t>28/11/2030</t>
+  </si>
+  <si>
+    <t>10375-48.2025</t>
+  </si>
+  <si>
+    <t>LE SOLEIL TURISMO LTDA</t>
+  </si>
+  <si>
+    <t>Contratação de prestação de serviços continuados de empresa agenciadora de passagens aéreas, devidamente credenciada junto aos órgãos reguladores, visando a aquisição de passagens aéreas no âmbito nacional e internacional, via sistema web customizável, com apoio operacional e tratamento de dados incluindo os serviços de cotação, reserva, emissão, marcação e remarcação, tarifas, taxas de embarque e cancelamento de bilhetes, cotação e emissão de seguro para viagens internacionais e serviços correlatos nos afastamentos de beneficiários e demais demandas em viagens a serviço dos órgãos da  ministração Direta e Autárquica do Poder Executivo do Estado do Paraná, conforme descrito no Termo de Referência.</t>
+  </si>
+  <si>
+    <t>Thalita Mello</t>
+  </si>
+  <si>
+    <t>036/2025</t>
+  </si>
+  <si>
+    <t>PREGÃO ELETRÔNICO SRP</t>
+  </si>
+  <si>
+    <t>513/2025 SEAP</t>
+  </si>
+  <si>
+    <t>30/01/2026</t>
+  </si>
+  <si>
+    <t>29/01/2028</t>
+  </si>
+  <si>
+    <t>R$ 1.816.400,00</t>
+  </si>
+  <si>
+    <t>00591-82.2026</t>
+  </si>
+  <si>
+    <t>Contratação de empresa para fornecimento, montagem, manutenção e desmontagem de estrutura institucional integrada, sob regime turn-key, destinada à realização de sessão plenária e atendimento ao público no âmbito da Assembleia Itinerante, durante a Movelpar Home Show 2026, a ser realizada entre os dias 03, 4 e 5 de  fevereiro de 2026, no município de Arapongas/PR, conforme especificações descritas na tabela abaixo: para atender a demanda das unidades administrativas da Assembleia Legislativa do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>002/2026</t>
+  </si>
+  <si>
+    <t>03/02/2026</t>
+  </si>
+  <si>
+    <t>03/02/2027</t>
+  </si>
+  <si>
+    <t>R$ 350.000,00</t>
+  </si>
+  <si>
+    <t>25878-22.2025</t>
+  </si>
+  <si>
+    <t>Associação Brasileira de Normas Técnicas (ABNT)</t>
+  </si>
+  <si>
+    <t>Contratação da Associação Brasileira de Normas Técnicas (ABNT), em parceria com o Instituto Nós por Elas, para execução integral do processo de certificação institucional denominado Selo "Nós por Elas", no nível Bronze, conforme metodologia própria prevista no Procedimento PE-498.</t>
+  </si>
+  <si>
+    <t>Priscila Agostini Aguiar Mânica</t>
+  </si>
+  <si>
+    <t>601.CP.061/2025</t>
+  </si>
+  <si>
+    <t>26/02/2026</t>
+  </si>
+  <si>
+    <t>26/02/2027</t>
+  </si>
+  <si>
+    <t>R$ 2.290,00</t>
+  </si>
+  <si>
+    <t>03319-49.2026</t>
+  </si>
+  <si>
+    <t>SOCIEDADE RURAL DO NOROESTE DO PARANÁ – SRNP</t>
+  </si>
+  <si>
+    <t>Contratação direta, por inexigibilidade de licitação, com fundamento no art. 74, inciso I, da Lei nº 14.133/2021, de cota institucional junto à Sociedade Rural do Noroeste do Paraná, organizadora exclusiva da 54ª ExpoParanavaí 2026, visando à cessão de espaço físico e à disponibilização de infraestrutura completa para instalação e funcionamento da Assembleia Itinerante da Assembleia Legislativa do Estado do Paraná, no período de 06 a 15 de março de 2026, no Município de Paranavaí/PR, para atender à demanda administrativas da Assembleia Legislativa do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>005/2026</t>
+  </si>
+  <si>
+    <t>05/03/2027</t>
+  </si>
+  <si>
+    <t>R$ 450.000,00</t>
+  </si>
+  <si>
+    <t>00277-27.2025</t>
+  </si>
+  <si>
+    <t>Fornecimento de espaço e instalação de infraestrutura para que a Assembleia Legislativa do Estado do Paraná possa realizar os trabalhos de interiorização, no período compreendido entre os dias 04 a 06 de Fevereiro de 2025, no município de Arapongas/PR, junto feira Movelpar, na Expoara.</t>
+  </si>
+  <si>
+    <t>Temylin Shigutsi</t>
+  </si>
+  <si>
+    <t>Ativo</t>
+  </si>
+  <si>
+    <t>INEXIGIBILIDADE DE LICITAÇÃO</t>
+  </si>
+  <si>
+    <t>04/02/2025</t>
+  </si>
+  <si>
+    <t>R$ 183.100,00</t>
+  </si>
+  <si>
+    <t>01484-30.2025</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO DOS MUNICÍPIOS DO PARANÁ – AMP</t>
+  </si>
+  <si>
+    <t>Participação da ALEP no evento: Paraná + Cidades: Construindo o Futuro organizado pela Associação dos Municípios do Paraná (AMP),em Foz do Iguaçu-PR, entre os dias 12 a 14 de fevereiro de 2025.</t>
+  </si>
+  <si>
+    <t>005/2025</t>
+  </si>
+  <si>
+    <t>07821-39.2025</t>
+  </si>
+  <si>
+    <t>FACHINELI COMUNICAÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>Prestação dos serviços de locação, pelo período de 24 (vinte e quatro) meses, de antenas móveis satelitais de baixa órbita, com kit completo para instalação e uso em veículos (em deslocamento) e em locais fixos temporários, incluindo fornecimento, instalação, manutenção e suporte técnico, para acesso à internet via satélite em locais com infraestrutura de rede deficiente ou inexistente, conforme especificações técnicas, quantidades e demais condições previstas no presente Contrato e Termo de Referência.</t>
+  </si>
+  <si>
+    <t>Capitão QOPM Felipe Vitor Hess</t>
+  </si>
+  <si>
+    <t>029/2025</t>
+  </si>
+  <si>
+    <t>016/2025</t>
+  </si>
+  <si>
+    <t>29/10/2025</t>
+  </si>
+  <si>
+    <t>29/10/2027</t>
+  </si>
+  <si>
+    <t>R$ 224.096,40</t>
+  </si>
+  <si>
+    <t>16812-76.2024</t>
+  </si>
+  <si>
+    <t>LBSX COMERCIO DE PRODUTOS ALIMENTICIOS LTDA</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada no fornecimento de Café torrado e moído, para atender a demanda da Assembleia Legislativa do Estado do Paraná, nos termos da tabela do item 2.1, em conformidade com as especificações e condições constantes no Edital e anexos.</t>
+  </si>
+  <si>
+    <t>ARP  007/2025</t>
+  </si>
+  <si>
+    <t>16/06/2025</t>
+  </si>
+  <si>
+    <t>R$ 429.000,00</t>
+  </si>
+  <si>
+    <t>11326-76.2025</t>
+  </si>
+  <si>
+    <t>GRÁFICA ALTA DEFINIÇÃO LTDA</t>
+  </si>
+  <si>
+    <t>Formação de registro de preços para contratação de empresa especializada na confecção/fornecimento de materiais gráficos e papéis, para atendimento das
+demandas das unidades administrativas e dos gabinetes parlamentares da Assembleia Legislativa do Estado do Paraná - ALEP.</t>
+  </si>
+  <si>
+    <t>ARP 011/2025</t>
+  </si>
+  <si>
+    <t>Pregão Eletrônico para Registro de Preços</t>
+  </si>
+  <si>
+    <t>04/12/2026</t>
+  </si>
+  <si>
+    <t>R$ 52.410,00</t>
+  </si>
+  <si>
+    <t>17865-63.2025</t>
+  </si>
+  <si>
+    <t>PLATANO CERTIFICACAO DIGITAL LTDA</t>
+  </si>
+  <si>
+    <t>Formação de registro de preços para contratação de empresa especializada no fornecimento de Certificados Digitais, para atendimento das demandas das
+unidades administrativas e dos gabinetes parlamentares da Assembleia Legislativa do Estado do Paraná - ALEP.</t>
+  </si>
+  <si>
+    <t>Guilherme Masahiro lwamoto Scarduelli</t>
+  </si>
+  <si>
+    <t>ARP 012/2025</t>
+  </si>
+  <si>
+    <t>Dispensa Eletrônica para Registro de Preços</t>
+  </si>
+  <si>
+    <t>17/12/2026</t>
+  </si>
+  <si>
+    <t>R$ 14.060,00</t>
+  </si>
+  <si>
+    <t>Diretoria-Geral</t>
+  </si>
+  <si>
+    <t>04097-92.2026</t>
+  </si>
+  <si>
+    <t>Forus Soluções em Sustentabilidade LTDA</t>
+  </si>
+  <si>
+    <t>Contratação direta, por inexigibilidade de licitação, com fundamento no art. 74, inciso III, alínea “f”, da Lei nº 14.133/2021, junto à entidade organizadora do evento Smart City Expo Curitiba 2026, visando à participação institucional da Assembleia Legislativa do Estado do Paraná, por meio da aquisição de pacote institucional de credenciais e benefícios associados, para acesso às atividades técnicas, institucionais e de networking do evento, a ser realizado nos dias 25, 26 e 27 de março de 2026, na cidade de Curitiba/PR.</t>
+  </si>
+  <si>
+    <t>Renata Chabowski Desplanches</t>
+  </si>
+  <si>
+    <t>007/2026</t>
+  </si>
+  <si>
+    <t>24/03/2026</t>
+  </si>
+  <si>
+    <t>24/04/2026</t>
+  </si>
+  <si>
+    <t>12977-25.2024</t>
+  </si>
+  <si>
+    <t>TRADE COMUNICAÇÃO E MARKETING SS LTDA</t>
+  </si>
+  <si>
+    <t>Contrato de prestação de serviços de publicidade e propaganda institucional, compreendendo o conjunto de atividades realizadas integradamente que tem por objetivo o estudo, planejamento, conceituação, concepção, criação, execução interna, intermediação e supervisão da execução externa, compra de mídia e a distribuição de publicidade aos veículos e demais meios de divulgação, com o objetivo de difundir ideias, informar o público em geral e tornar mais transparente a comunicação da Assembleia Legislativa do Estado do Paraná – ALEP.</t>
+  </si>
+  <si>
+    <t>João Evaristo Debiasi</t>
+  </si>
+  <si>
+    <t>006/2025</t>
+  </si>
+  <si>
+    <t>Concorrência presencial</t>
+  </si>
+  <si>
+    <t>31/03/2025</t>
+  </si>
+  <si>
+    <t>30/03/2027</t>
+  </si>
+  <si>
+    <t>R$ 38.800.000,00</t>
+  </si>
+  <si>
+    <t>LUA PROPAGANDA LTDA</t>
+  </si>
+  <si>
+    <t>Concorrência Pública</t>
+  </si>
+  <si>
+    <t>Coordenadoria de Cerimonial</t>
+  </si>
+  <si>
+    <t>07708-83.2025</t>
+  </si>
+  <si>
+    <t>LE CHAULET COFFEE BREAK DOCES E SALGADOS LTDA</t>
+  </si>
+  <si>
+    <t>Formação de registro de preços para contratação de empresa especializada no fornecimento de coffee break, coquetel, kit lanche e refeições
+prontas tipo “marmitex”, conforme demanda, para atender as necessidades da Assembleia Legislativa do Estado do Paraná - ALEP.
+LOTE 2 - Coquetel</t>
+  </si>
+  <si>
+    <t>Cleusa de Fátima Caieiro</t>
+  </si>
+  <si>
+    <t>ARP 005/2026</t>
+  </si>
+  <si>
+    <t>30/03/2026</t>
+  </si>
+  <si>
+    <t>R$ 185.017,50</t>
+  </si>
+  <si>
+    <t>LOTE 2 - Coquetel</t>
+  </si>
+  <si>
+    <t>LOJA DOCE PUBLICIDADE LTDA</t>
+  </si>
+  <si>
+    <t>R$ 38.000.000,00</t>
+  </si>
+  <si>
+    <t>PRATO NOBRE REFEIÇÕES COLETIVAS LTDA</t>
+  </si>
+  <si>
+    <t>Formação de registro de preços para contratação de empresa especializada o fornecimento de coffee break, coquetel, kit lanche e refeições prontas tipo “marmitex”, conforme demanda, para atender as necessidades da Assembleia Legislativa do Estado do Paraná - ALEP.
+LOTE 3 - Kit Lanche</t>
+  </si>
+  <si>
+    <t>ARP 006/2026</t>
+  </si>
+  <si>
+    <t>08/04/2026</t>
+  </si>
+  <si>
+    <t>08/04/2027</t>
+  </si>
+  <si>
+    <t>R$ 72.585,00</t>
+  </si>
+  <si>
+    <t>LOTE 3 - Kit Lanche</t>
+  </si>
+  <si>
+    <t>01027-50.2025</t>
+  </si>
+  <si>
+    <t>LIGGA TELECOM S.A</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de internet banda larga, com fornecimento de 6 (seis) links, mínimo de 500 Mbps cada, com suporte técnico, a serem instalados no imóvel localizado na Avenida João Gualberto, nº 1.000, Curitiba – PR, CEP 80.030-000.</t>
+  </si>
+  <si>
+    <t>Marcelo Plata</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 10.792,80</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -6511,55 +6874,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O268"/>
+  <dimension ref="A1:O286"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:O268"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:O286"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="18" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -18724,50 +19087,864 @@
       <c r="G268" s="2" t="s">
         <v>1845</v>
       </c>
       <c r="H268" s="2" t="s">
         <v>1765</v>
       </c>
       <c r="I268" s="2" t="s">
         <v>1766</v>
       </c>
       <c r="J268" s="2" t="s">
         <v>1846</v>
       </c>
       <c r="K268" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L268" s="3" t="s">
         <v>1847</v>
       </c>
       <c r="M268" s="3" t="s">
         <v>1848</v>
       </c>
       <c r="N268" s="4" t="s">
         <v>1849</v>
       </c>
       <c r="O268" s="2"/>
+    </row>
+    <row r="269" spans="1:15">
+      <c r="A269" s="2" t="s">
+        <v>1815</v>
+      </c>
+      <c r="B269" s="2" t="s">
+        <v>1751</v>
+      </c>
+      <c r="C269" s="2" t="s">
+        <v>1850</v>
+      </c>
+      <c r="D269" s="2" t="s">
+        <v>1851</v>
+      </c>
+      <c r="E269" s="2" t="s">
+        <v>1852</v>
+      </c>
+      <c r="F269" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G269" s="2" t="s">
+        <v>1754</v>
+      </c>
+      <c r="H269" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I269" s="2" t="s">
+        <v>1766</v>
+      </c>
+      <c r="J269" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="K269" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L269" s="3" t="s">
+        <v>1853</v>
+      </c>
+      <c r="M269" s="3" t="s">
+        <v>1854</v>
+      </c>
+      <c r="N269" s="4" t="s">
+        <v>1758</v>
+      </c>
+      <c r="O269" s="2"/>
+    </row>
+    <row r="270" spans="1:15">
+      <c r="A270" s="2" t="s">
+        <v>1824</v>
+      </c>
+      <c r="B270" s="2" t="s">
+        <v>1855</v>
+      </c>
+      <c r="C270" s="2" t="s">
+        <v>1856</v>
+      </c>
+      <c r="D270" s="2" t="s">
+        <v>1857</v>
+      </c>
+      <c r="E270" s="2" t="s">
+        <v>1858</v>
+      </c>
+      <c r="F270" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G270" s="2" t="s">
+        <v>1859</v>
+      </c>
+      <c r="H270" s="2" t="s">
+        <v>1765</v>
+      </c>
+      <c r="I270" s="2" t="s">
+        <v>1860</v>
+      </c>
+      <c r="J270" s="2" t="s">
+        <v>1861</v>
+      </c>
+      <c r="K270" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L270" s="3" t="s">
+        <v>1862</v>
+      </c>
+      <c r="M270" s="3" t="s">
+        <v>1863</v>
+      </c>
+      <c r="N270" s="4" t="s">
+        <v>1864</v>
+      </c>
+      <c r="O270" s="2"/>
+    </row>
+    <row r="271" spans="1:15">
+      <c r="A271" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B271" s="2" t="s">
+        <v>1865</v>
+      </c>
+      <c r="C271" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D271" s="2" t="s">
+        <v>1866</v>
+      </c>
+      <c r="E271" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="F271" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G271" s="2" t="s">
+        <v>1867</v>
+      </c>
+      <c r="H271" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I271" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J271" s="2" t="s">
+        <v>1803</v>
+      </c>
+      <c r="K271" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L271" s="3" t="s">
+        <v>1868</v>
+      </c>
+      <c r="M271" s="3" t="s">
+        <v>1869</v>
+      </c>
+      <c r="N271" s="4" t="s">
+        <v>1870</v>
+      </c>
+      <c r="O271" s="2"/>
+    </row>
+    <row r="272" spans="1:15">
+      <c r="A272" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B272" s="2" t="s">
+        <v>1871</v>
+      </c>
+      <c r="C272" s="2" t="s">
+        <v>1872</v>
+      </c>
+      <c r="D272" s="2" t="s">
+        <v>1873</v>
+      </c>
+      <c r="E272" s="2" t="s">
+        <v>1874</v>
+      </c>
+      <c r="F272" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G272" s="2" t="s">
+        <v>1875</v>
+      </c>
+      <c r="H272" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I272" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J272" s="2" t="s">
+        <v>1867</v>
+      </c>
+      <c r="K272" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L272" s="3" t="s">
+        <v>1876</v>
+      </c>
+      <c r="M272" s="3" t="s">
+        <v>1877</v>
+      </c>
+      <c r="N272" s="4" t="s">
+        <v>1878</v>
+      </c>
+      <c r="O272" s="2"/>
+    </row>
+    <row r="273" spans="1:15">
+      <c r="A273" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B273" s="2" t="s">
+        <v>1879</v>
+      </c>
+      <c r="C273" s="2" t="s">
+        <v>1880</v>
+      </c>
+      <c r="D273" s="2" t="s">
+        <v>1881</v>
+      </c>
+      <c r="E273" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="F273" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G273" s="2" t="s">
+        <v>1882</v>
+      </c>
+      <c r="H273" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I273" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J273" s="2" t="s">
+        <v>1764</v>
+      </c>
+      <c r="K273" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L273" s="3" t="s">
+        <v>1737</v>
+      </c>
+      <c r="M273" s="3" t="s">
+        <v>1883</v>
+      </c>
+      <c r="N273" s="4" t="s">
+        <v>1884</v>
+      </c>
+      <c r="O273" s="2"/>
+    </row>
+    <row r="274" spans="1:15">
+      <c r="A274" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B274" s="2" t="s">
+        <v>1885</v>
+      </c>
+      <c r="C274" s="2" t="s">
+        <v>1283</v>
+      </c>
+      <c r="D274" s="2" t="s">
+        <v>1886</v>
+      </c>
+      <c r="E274" s="2" t="s">
+        <v>1887</v>
+      </c>
+      <c r="F274" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G274" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="H274" s="2" t="s">
+        <v>1888</v>
+      </c>
+      <c r="I274" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="J274" s="2" t="s">
+        <v>1811</v>
+      </c>
+      <c r="K274" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L274" s="3" t="s">
+        <v>1890</v>
+      </c>
+      <c r="M274" s="3" t="s">
+        <v>1465</v>
+      </c>
+      <c r="N274" s="4" t="s">
+        <v>1891</v>
+      </c>
+      <c r="O274" s="2"/>
+    </row>
+    <row r="275" spans="1:15">
+      <c r="A275" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B275" s="2" t="s">
+        <v>1892</v>
+      </c>
+      <c r="C275" s="2" t="s">
+        <v>1893</v>
+      </c>
+      <c r="D275" s="2" t="s">
+        <v>1894</v>
+      </c>
+      <c r="E275" s="2" t="s">
+        <v>1039</v>
+      </c>
+      <c r="F275" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G275" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="H275" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I275" s="2" t="s">
+        <v>1889</v>
+      </c>
+      <c r="J275" s="2" t="s">
+        <v>1608</v>
+      </c>
+      <c r="K275" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L275" s="3" t="s">
+        <v>1569</v>
+      </c>
+      <c r="M275" s="3" t="s">
+        <v>1057</v>
+      </c>
+      <c r="N275" s="4" t="s">
+        <v>1884</v>
+      </c>
+      <c r="O275" s="2"/>
+    </row>
+    <row r="276" spans="1:15">
+      <c r="A276" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B276" s="2" t="s">
+        <v>1896</v>
+      </c>
+      <c r="C276" s="2" t="s">
+        <v>1897</v>
+      </c>
+      <c r="D276" s="2" t="s">
+        <v>1898</v>
+      </c>
+      <c r="E276" s="2" t="s">
+        <v>1899</v>
+      </c>
+      <c r="F276" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G276" s="2" t="s">
+        <v>1900</v>
+      </c>
+      <c r="H276" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I276" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="J276" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="K276" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L276" s="3" t="s">
+        <v>1902</v>
+      </c>
+      <c r="M276" s="3" t="s">
+        <v>1903</v>
+      </c>
+      <c r="N276" s="4" t="s">
+        <v>1904</v>
+      </c>
+      <c r="O276" s="2"/>
+    </row>
+    <row r="277" spans="1:15">
+      <c r="A277" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B277" s="2" t="s">
+        <v>1905</v>
+      </c>
+      <c r="C277" s="2" t="s">
+        <v>1906</v>
+      </c>
+      <c r="D277" s="2" t="s">
+        <v>1907</v>
+      </c>
+      <c r="E277" s="2" t="s">
+        <v>109</v>
+      </c>
+      <c r="F277" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G277" s="2" t="s">
+        <v>1908</v>
+      </c>
+      <c r="H277" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I277" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="J277" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="K277" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L277" s="3" t="s">
+        <v>1909</v>
+      </c>
+      <c r="M277" s="3" t="s">
+        <v>1173</v>
+      </c>
+      <c r="N277" s="4" t="s">
+        <v>1910</v>
+      </c>
+      <c r="O277" s="2"/>
+    </row>
+    <row r="278" spans="1:15">
+      <c r="A278" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B278" s="2" t="s">
+        <v>1911</v>
+      </c>
+      <c r="C278" s="2" t="s">
+        <v>1912</v>
+      </c>
+      <c r="D278" s="2" t="s">
+        <v>1913</v>
+      </c>
+      <c r="E278" s="2" t="s">
+        <v>1643</v>
+      </c>
+      <c r="F278" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G278" s="2" t="s">
+        <v>1914</v>
+      </c>
+      <c r="H278" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I278" s="2" t="s">
+        <v>1915</v>
+      </c>
+      <c r="J278" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K278" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L278" s="3" t="s">
+        <v>921</v>
+      </c>
+      <c r="M278" s="3" t="s">
+        <v>1916</v>
+      </c>
+      <c r="N278" s="4" t="s">
+        <v>1917</v>
+      </c>
+      <c r="O278" s="2"/>
+    </row>
+    <row r="279" spans="1:15">
+      <c r="A279" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="B279" s="2" t="s">
+        <v>1918</v>
+      </c>
+      <c r="C279" s="2" t="s">
+        <v>1919</v>
+      </c>
+      <c r="D279" s="2" t="s">
+        <v>1920</v>
+      </c>
+      <c r="E279" s="2" t="s">
+        <v>1921</v>
+      </c>
+      <c r="F279" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>1922</v>
+      </c>
+      <c r="H279" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I279" s="2" t="s">
+        <v>1923</v>
+      </c>
+      <c r="J279" s="2" t="s">
+        <v>1506</v>
+      </c>
+      <c r="K279" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L279" s="3" t="s">
+        <v>834</v>
+      </c>
+      <c r="M279" s="3" t="s">
+        <v>1924</v>
+      </c>
+      <c r="N279" s="4" t="s">
+        <v>1925</v>
+      </c>
+      <c r="O279" s="2"/>
+    </row>
+    <row r="280" spans="1:15">
+      <c r="A280" s="2" t="s">
+        <v>1926</v>
+      </c>
+      <c r="B280" s="2" t="s">
+        <v>1927</v>
+      </c>
+      <c r="C280" s="2" t="s">
+        <v>1928</v>
+      </c>
+      <c r="D280" s="2" t="s">
+        <v>1929</v>
+      </c>
+      <c r="E280" s="2" t="s">
+        <v>1930</v>
+      </c>
+      <c r="F280" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G280" s="2" t="s">
+        <v>1931</v>
+      </c>
+      <c r="H280" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I280" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J280" s="2" t="s">
+        <v>1882</v>
+      </c>
+      <c r="K280" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L280" s="3" t="s">
+        <v>1932</v>
+      </c>
+      <c r="M280" s="3" t="s">
+        <v>1933</v>
+      </c>
+      <c r="N280" s="4" t="s">
+        <v>1508</v>
+      </c>
+      <c r="O280" s="2"/>
+    </row>
+    <row r="281" spans="1:15">
+      <c r="A281" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B281" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C281" s="2" t="s">
+        <v>1935</v>
+      </c>
+      <c r="D281" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E281" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="F281" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G281" s="2" t="s">
+        <v>1938</v>
+      </c>
+      <c r="H281" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I281" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J281" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="K281" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L281" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="M281" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="N281" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="O281" s="2"/>
+    </row>
+    <row r="282" spans="1:15">
+      <c r="A282" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B282" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C282" s="2" t="s">
+        <v>1943</v>
+      </c>
+      <c r="D282" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E282" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="F282" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G282" s="2" t="s">
+        <v>1838</v>
+      </c>
+      <c r="H282" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I282" s="2" t="s">
+        <v>1944</v>
+      </c>
+      <c r="J282" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="K282" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L282" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="M282" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="N282" s="4" t="s">
+        <v>1942</v>
+      </c>
+      <c r="O282" s="2"/>
+    </row>
+    <row r="283" spans="1:15">
+      <c r="A283" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B283" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C283" s="2" t="s">
+        <v>1947</v>
+      </c>
+      <c r="D283" s="2" t="s">
+        <v>1948</v>
+      </c>
+      <c r="E283" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F283" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G283" s="2" t="s">
+        <v>1950</v>
+      </c>
+      <c r="H283" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I283" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="J283" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="K283" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L283" s="3" t="s">
+        <v>1951</v>
+      </c>
+      <c r="M283" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="N283" s="4" t="s">
+        <v>1952</v>
+      </c>
+      <c r="O283" s="2" t="s">
+        <v>1953</v>
+      </c>
+    </row>
+    <row r="284" spans="1:15">
+      <c r="A284" s="2" t="s">
+        <v>495</v>
+      </c>
+      <c r="B284" s="2" t="s">
+        <v>1934</v>
+      </c>
+      <c r="C284" s="2" t="s">
+        <v>1954</v>
+      </c>
+      <c r="D284" s="2" t="s">
+        <v>1936</v>
+      </c>
+      <c r="E284" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="F284" s="2" t="s">
+        <v>1937</v>
+      </c>
+      <c r="G284" s="2" t="s">
+        <v>1830</v>
+      </c>
+      <c r="H284" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I284" s="2" t="s">
+        <v>1939</v>
+      </c>
+      <c r="J284" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="K284" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L284" s="3" t="s">
+        <v>1940</v>
+      </c>
+      <c r="M284" s="3" t="s">
+        <v>1941</v>
+      </c>
+      <c r="N284" s="4" t="s">
+        <v>1955</v>
+      </c>
+      <c r="O284" s="2"/>
+    </row>
+    <row r="285" spans="1:15">
+      <c r="A285" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B285" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C285" s="2" t="s">
+        <v>1956</v>
+      </c>
+      <c r="D285" s="2" t="s">
+        <v>1957</v>
+      </c>
+      <c r="E285" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F285" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G285" s="2" t="s">
+        <v>1958</v>
+      </c>
+      <c r="H285" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I285" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="J285" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="K285" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L285" s="3" t="s">
+        <v>1959</v>
+      </c>
+      <c r="M285" s="3" t="s">
+        <v>1960</v>
+      </c>
+      <c r="N285" s="4" t="s">
+        <v>1961</v>
+      </c>
+      <c r="O285" s="2" t="s">
+        <v>1962</v>
+      </c>
+    </row>
+    <row r="286" spans="1:15">
+      <c r="A286" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="B286" s="2" t="s">
+        <v>1963</v>
+      </c>
+      <c r="C286" s="2" t="s">
+        <v>1964</v>
+      </c>
+      <c r="D286" s="2" t="s">
+        <v>1965</v>
+      </c>
+      <c r="E286" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F286" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G286" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="H286" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I286" s="2" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J286" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="K286" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L286" s="3" t="s">
+        <v>1967</v>
+      </c>
+      <c r="M286" s="3" t="s">
+        <v>1960</v>
+      </c>
+      <c r="N286" s="4" t="s">
+        <v>1968</v>
+      </c>
+      <c r="O286" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -18779,31 +19956,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Portal da Transparência - ALEP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório de Contratos</dc:title>
-  <dc:description>Relatório de Contratos gerado em 17/03/2026 15:26:24</dc:description>
+  <dc:description>Relatório de Contratos gerado em 13/04/2026 08:23:55</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>