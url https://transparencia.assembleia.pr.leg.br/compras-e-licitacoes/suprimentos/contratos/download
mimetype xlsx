--- v5 (2026-04-13)
+++ v6 (2026-05-05)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1969">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2059">
   <si>
     <t>Diretoria</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
@@ -6470,50 +6470,322 @@
     <t>08/04/2027</t>
   </si>
   <si>
     <t>R$ 72.585,00</t>
   </si>
   <si>
     <t>LOTE 3 - Kit Lanche</t>
   </si>
   <si>
     <t>01027-50.2025</t>
   </si>
   <si>
     <t>LIGGA TELECOM S.A</t>
   </si>
   <si>
     <t>Prestação de serviços de internet banda larga, com fornecimento de 6 (seis) links, mínimo de 500 Mbps cada, com suporte técnico, a serem instalados no imóvel localizado na Avenida João Gualberto, nº 1.000, Curitiba – PR, CEP 80.030-000.</t>
   </si>
   <si>
     <t>Marcelo Plata</t>
   </si>
   <si>
     <t>08/04/2025</t>
   </si>
   <si>
     <t>R$ 10.792,80</t>
+  </si>
+  <si>
+    <t>04090-87.2026</t>
+  </si>
+  <si>
+    <t>SOCIEDADE RURAL DO PARANÁ –  CNPJ nº 78.609.989/0001-22</t>
+  </si>
+  <si>
+    <t>Contratação direta, por inexigibilidade de licitação, com fundamento no art. 74, inciso I, da Lei nº 14.133/2021, junto à entidade organizadora da ExpoLondrina 2026, visando à cessão de espaço físico no âmbito do referido evento, a ser realizado no Município de Londrina/PR, entre os dias 10 a 19 de abril de 2026, para instalação e funcionamento da Assembleia Itinerante da Assembleia Legislativa do Estado do Paraná, a fim de atender às demandas institucionais.</t>
+  </si>
+  <si>
+    <t>008/2026</t>
+  </si>
+  <si>
+    <t>09/04/2026</t>
+  </si>
+  <si>
+    <t>09/04/2027</t>
+  </si>
+  <si>
+    <t>R$ 71.530,00</t>
+  </si>
+  <si>
+    <t>A. L. SANTIN ALIMENTAÇÃO - CNPJ nº: 28.373.356/0001-90</t>
+  </si>
+  <si>
+    <t>Formação de registro de preços para contratação de empresa especializada o fornecimento de coffee break, coquetel, kit lanche e refeições prontas tipo “marmitex”, conforme demanda, para atender as necessidades da Assembleia Legislativa do Estado do Paraná - ALEP.
+LOTE 4 - Marmitex</t>
+  </si>
+  <si>
+    <t>ARP 007/2026</t>
+  </si>
+  <si>
+    <t>27/04/2026</t>
+  </si>
+  <si>
+    <t>27/04/2027</t>
+  </si>
+  <si>
+    <t>R$ 51.435,00</t>
+  </si>
+  <si>
+    <t>LOTE 4 - refeições prontas tipo “marmitex”</t>
+  </si>
+  <si>
+    <t>02881-44.2025</t>
+  </si>
+  <si>
+    <t>Locação de espaço, mobiliário e equipamentos para montagem espaço assembleia, e instalação de sessão solene da assembleia legislativa do Paraná, na ExpoParanavaí 2025, de organização exclusiva da sociedade rural de Paranavaí, evento a ser realizado entre os dias e 07 a 16 de março de 2025, no munícipio de Paranavaí-PR.</t>
+  </si>
+  <si>
+    <t>Não vigente</t>
+  </si>
+  <si>
+    <t>07/03/2025</t>
+  </si>
+  <si>
+    <t>07/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 200.001,60</t>
+  </si>
+  <si>
+    <t>02866-61.2025</t>
+  </si>
+  <si>
+    <t>SOCIEDADE RURAL DE UMUARAMA</t>
+  </si>
+  <si>
+    <t>Locação de espaço, mobiliário e equipamentos para montagem Espaço Assembleia e a realização de uma Sessão Solene da Assembleia Legislativa do Paraná, a ser executada pela Sociedade Rural de Umuarama. Os serviços serão prestados no âmbito da 50ª Exposição Agropecuária, Comercial e Industrial de Umuarama / 23ª Feira Internacional, que ocorrerá entre os dias 13 e 23 de março de 2025, no município de Umuarama-PR.</t>
+  </si>
+  <si>
+    <t>010/2025</t>
+  </si>
+  <si>
+    <t>13/03/2025</t>
+  </si>
+  <si>
+    <t>13/04/2025</t>
+  </si>
+  <si>
+    <t>R$ 255.000,00</t>
+  </si>
+  <si>
+    <t>03680-05.2025</t>
+  </si>
+  <si>
+    <t>SOCIEDADE RURAL DO PARANÁ</t>
+  </si>
+  <si>
+    <t>Locação de espaço físico para instalação de estande institucional e utilização de auditório no Parque de Exposições Governador Ney Braga, no município de Londrina-PR, para viabilizar a participação da Assembleia Legislativa do Estado do Paraná na Expo Londrina 2025 (63ª Exposição Agropecuária e Industrial de Londrina), no período de 04 a 13 de abril de 2025.</t>
+  </si>
+  <si>
+    <t>015/2025</t>
+  </si>
+  <si>
+    <t>04/04/2025</t>
+  </si>
+  <si>
+    <t>04/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 56.700,00</t>
+  </si>
+  <si>
+    <t>02393-28.2025</t>
+  </si>
+  <si>
+    <t>CORGRAF GRÁFICA E EDITORA LTDA</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviço de, diagramação, arte-finalização e impressão de revistas contendo o texto integral da cartilha do Código Estadual da Mulher Paranaense – Lei n° 21.926, de 11 de abril de 2024.</t>
+  </si>
+  <si>
+    <t>Francis Fontoura da Silva</t>
+  </si>
+  <si>
+    <t>09/04/2025</t>
+  </si>
+  <si>
+    <t>09/05/2025</t>
+  </si>
+  <si>
+    <t>R$ 15.200,00</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO DOS MUNICÍPIOS DO PARANÁ</t>
+  </si>
+  <si>
+    <t>Locação de espaço físico para um estande institucional de 40 m², dentro dos padrões estabelecidos pela organizadora do evento, incluindo infraestrutura, mobiliário e demais serviços necessários para garantir o pleno funcionamento do espaço à Assembleia Legislativa do Estado do Paraná- ALEP, visando a participação institucional no evento "EMUPAR – Encontro de Municípios Paranaenses – Fortalecendo a Gestão Pública para o Futuro", a ser realizado na cidade de Curitiba, nos dias 29 e 30 de abril de 2025, nas dependências da UP Experience, localizada no município de Curitiba/PR.</t>
+  </si>
+  <si>
+    <t>08480-94.2025</t>
+  </si>
+  <si>
+    <t>SOCIEDADE RURAL DE MARINGA</t>
+  </si>
+  <si>
+    <t>Locação de espaço, mobiliário e equipamentos para a montagem de estande em favor da Assembleia Legislativa do Estado do Paraná, na EXPOINGÁ 2025 (Exposição Feira Agropecuária, Industrial e Comercial de Maringá), evento a ser realizado em Maringá -PR, de 08 a 18 de maio de 2025.</t>
+  </si>
+  <si>
+    <t>09/06/2025</t>
+  </si>
+  <si>
+    <t>10197-04.2025</t>
+  </si>
+  <si>
+    <t>INSTITUTO MAIS CIDADANIA</t>
+  </si>
+  <si>
+    <t>Contratação do Instituto Mais Cidadania para aquisição de jogos de tabuleiros, treinamento para aplicação, aplicação de jogos conjuntas e autorização para uso de aplicativo, voltado ao processo eleitoral brasileiro, conforme estabelecido no Contrato N.° 022/2025, Processo de Inexigibilidade de Licitação N.° 013/2025.</t>
+  </si>
+  <si>
+    <t>Marcelo Luis Francisco Junior</t>
+  </si>
+  <si>
+    <t>18/07/2025</t>
+  </si>
+  <si>
+    <t>18/07/2026</t>
+  </si>
+  <si>
+    <t>R$ 5.250,00</t>
+  </si>
+  <si>
+    <t>11476-03.2025</t>
+  </si>
+  <si>
+    <t>COOPERATIVA CASTROLANDA AGROINDUSTRIAL</t>
+  </si>
+  <si>
+    <t>Contratação de espaço físico para instalação de estande institucional e utilização de áreas institucionais exclusivas no Parque de Exposições da Castrolanda, no município de Castro-PR, para viabilizar a participação da Assembleia Legislativa do Estado do Paraná na AGROLEITE 2025, no período de 05 a 08 de agosto de 2025.</t>
+  </si>
+  <si>
+    <t>024/2025</t>
+  </si>
+  <si>
+    <t>05/08/2025</t>
+  </si>
+  <si>
+    <t>05/09/2025</t>
+  </si>
+  <si>
+    <t>R$ 22.650,00</t>
+  </si>
+  <si>
+    <t>10334-88.2025</t>
+  </si>
+  <si>
+    <t>CELEPAR - COMPANHIA DE TECNOLOGIA DA INFORMAÇÃO E COMUNICAÇÃO DO PARANÁ</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para a prestação de serviços de suporte na área de Tecnologia da Informação e Comunicações (TIC), visando à organização, desenvolvimento, implantação e execução de transformação digital na ALEP.</t>
+  </si>
+  <si>
+    <t>026/2025</t>
+  </si>
+  <si>
+    <t>29/08/2025</t>
+  </si>
+  <si>
+    <t>29/08/2030</t>
+  </si>
+  <si>
+    <t>R$ 33.128.752,80</t>
+  </si>
+  <si>
+    <t>PRATO NOBRE REFEIÇÕES COLETIVAS LTDA – CNPJ 23.712.322/0001-69</t>
+  </si>
+  <si>
+    <t>Formação de registro de preços para contratação de empresa especializada o fornecimento de coffee break, coquetel, kit lanche e refeições prontas tipo “marmitex”, conforme demanda, para atender as necessidades da Assembleia Legislativa do Estado do Paraná - ALEP.
+LOTE 1 - Coffee Break</t>
+  </si>
+  <si>
+    <t>ARP 008/2026</t>
+  </si>
+  <si>
+    <t>04/05/2026</t>
+  </si>
+  <si>
+    <t>04/05/2027</t>
+  </si>
+  <si>
+    <t>R$ 243.270,00</t>
+  </si>
+  <si>
+    <t>LOTE 1 - Coffee Break</t>
+  </si>
+  <si>
+    <t>Procuradoria-Geral</t>
+  </si>
+  <si>
+    <t>22868-06.2025</t>
+  </si>
+  <si>
+    <t>Zênite Informação e Consultoria S/A</t>
+  </si>
+  <si>
+    <t>Contratação de serviço de assinatura, pelo período de 12 (doze) meses, de 10 (dez) licenças para acesso simultâneo à plataforma digital de pesquisa jurídica "Zênite Fácil IA", incluindo a assistente de pesquisa com inteligência artificial "ZIÁ".</t>
+  </si>
+  <si>
+    <t>034/2025</t>
+  </si>
+  <si>
+    <t>28/11/2026</t>
+  </si>
+  <si>
+    <t>R$ 26.700,00</t>
+  </si>
+  <si>
+    <t>23381-26.2025</t>
+  </si>
+  <si>
+    <t>CONSELHO DE SECRETARIAS MUNICIPAIS DE SAÚDE DO PARANÁ</t>
+  </si>
+  <si>
+    <t>Contratação de apoio institucional da Assembleia Legislativa do Estado do Paraná no XXXVII Congresso Estadual das Secretarias Municipais de Saúde do Paraná – COSEMS/PR, que ocorrerá entre os dias 11 a 14 de novembro de 2025, na cidade de Foz do Iguaçu.</t>
+  </si>
+  <si>
+    <t>Ricardo Pencai Gil da Silva</t>
+  </si>
+  <si>
+    <t>033/2025</t>
+  </si>
+  <si>
+    <t>12/11/2025</t>
+  </si>
+  <si>
+    <t>12/12/2025</t>
+  </si>
+  <si>
+    <t>R$ 30.000,00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -6874,55 +7146,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O286"/>
+  <dimension ref="A1:O300"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:O286"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:O300"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="18" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -19901,50 +20173,684 @@
       <c r="G286" s="2" t="s">
         <v>1846</v>
       </c>
       <c r="H286" s="2" t="s">
         <v>1698</v>
       </c>
       <c r="I286" s="2" t="s">
         <v>1730</v>
       </c>
       <c r="J286" s="2" t="s">
         <v>1505</v>
       </c>
       <c r="K286" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L286" s="3" t="s">
         <v>1967</v>
       </c>
       <c r="M286" s="3" t="s">
         <v>1960</v>
       </c>
       <c r="N286" s="4" t="s">
         <v>1968</v>
       </c>
       <c r="O286" s="2"/>
+    </row>
+    <row r="287" spans="1:15">
+      <c r="A287" s="2" t="s">
+        <v>352</v>
+      </c>
+      <c r="B287" s="2" t="s">
+        <v>1969</v>
+      </c>
+      <c r="C287" s="2" t="s">
+        <v>1970</v>
+      </c>
+      <c r="D287" s="2" t="s">
+        <v>1971</v>
+      </c>
+      <c r="E287" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F287" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G287" s="2" t="s">
+        <v>1972</v>
+      </c>
+      <c r="H287" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I287" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J287" s="2" t="s">
+        <v>1795</v>
+      </c>
+      <c r="K287" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L287" s="3" t="s">
+        <v>1973</v>
+      </c>
+      <c r="M287" s="3" t="s">
+        <v>1974</v>
+      </c>
+      <c r="N287" s="4" t="s">
+        <v>1975</v>
+      </c>
+      <c r="O287" s="2"/>
+    </row>
+    <row r="288" spans="1:15">
+      <c r="A288" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B288" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C288" s="2" t="s">
+        <v>1976</v>
+      </c>
+      <c r="D288" s="2" t="s">
+        <v>1977</v>
+      </c>
+      <c r="E288" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F288" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G288" s="2" t="s">
+        <v>1978</v>
+      </c>
+      <c r="H288" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I288" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="J288" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="K288" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L288" s="3" t="s">
+        <v>1979</v>
+      </c>
+      <c r="M288" s="3" t="s">
+        <v>1980</v>
+      </c>
+      <c r="N288" s="4" t="s">
+        <v>1981</v>
+      </c>
+      <c r="O288" s="2" t="s">
+        <v>1982</v>
+      </c>
+    </row>
+    <row r="289" spans="1:15">
+      <c r="A289" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B289" s="2" t="s">
+        <v>1983</v>
+      </c>
+      <c r="C289" s="2" t="s">
+        <v>1622</v>
+      </c>
+      <c r="D289" s="2" t="s">
+        <v>1984</v>
+      </c>
+      <c r="E289" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="F289" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G289" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="H289" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I289" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J289" s="2" t="s">
+        <v>1505</v>
+      </c>
+      <c r="K289" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L289" s="3" t="s">
+        <v>1986</v>
+      </c>
+      <c r="M289" s="3" t="s">
+        <v>1987</v>
+      </c>
+      <c r="N289" s="4" t="s">
+        <v>1988</v>
+      </c>
+      <c r="O289" s="2"/>
+    </row>
+    <row r="290" spans="1:15">
+      <c r="A290" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B290" s="2" t="s">
+        <v>1989</v>
+      </c>
+      <c r="C290" s="2" t="s">
+        <v>1990</v>
+      </c>
+      <c r="D290" s="2" t="s">
+        <v>1991</v>
+      </c>
+      <c r="E290" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="F290" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G290" s="2" t="s">
+        <v>1992</v>
+      </c>
+      <c r="H290" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I290" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J290" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="K290" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L290" s="3" t="s">
+        <v>1993</v>
+      </c>
+      <c r="M290" s="3" t="s">
+        <v>1994</v>
+      </c>
+      <c r="N290" s="4" t="s">
+        <v>1995</v>
+      </c>
+      <c r="O290" s="2"/>
+    </row>
+    <row r="291" spans="1:15">
+      <c r="A291" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B291" s="2" t="s">
+        <v>1996</v>
+      </c>
+      <c r="C291" s="2" t="s">
+        <v>1997</v>
+      </c>
+      <c r="D291" s="2" t="s">
+        <v>1998</v>
+      </c>
+      <c r="E291" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="F291" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G291" s="2" t="s">
+        <v>1999</v>
+      </c>
+      <c r="H291" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I291" s="2" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J291" s="2" t="s">
+        <v>1838</v>
+      </c>
+      <c r="K291" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L291" s="3" t="s">
+        <v>2000</v>
+      </c>
+      <c r="M291" s="3" t="s">
+        <v>2001</v>
+      </c>
+      <c r="N291" s="4" t="s">
+        <v>2002</v>
+      </c>
+      <c r="O291" s="2"/>
+    </row>
+    <row r="292" spans="1:15">
+      <c r="A292" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B292" s="2" t="s">
+        <v>2003</v>
+      </c>
+      <c r="C292" s="2" t="s">
+        <v>2004</v>
+      </c>
+      <c r="D292" s="2" t="s">
+        <v>2005</v>
+      </c>
+      <c r="E292" s="2" t="s">
+        <v>2006</v>
+      </c>
+      <c r="F292" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G292" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="H292" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I292" s="2" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J292" s="2" t="s">
+        <v>1895</v>
+      </c>
+      <c r="K292" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L292" s="3" t="s">
+        <v>2007</v>
+      </c>
+      <c r="M292" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="N292" s="4" t="s">
+        <v>2009</v>
+      </c>
+      <c r="O292" s="2"/>
+    </row>
+    <row r="293" spans="1:15">
+      <c r="A293" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B293" s="2" t="s">
+        <v>1434</v>
+      </c>
+      <c r="C293" s="2" t="s">
+        <v>2010</v>
+      </c>
+      <c r="D293" s="2" t="s">
+        <v>2011</v>
+      </c>
+      <c r="E293" s="2" t="s">
+        <v>1794</v>
+      </c>
+      <c r="F293" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G293" s="2" t="s">
+        <v>1755</v>
+      </c>
+      <c r="H293" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I293" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J293" s="2" t="s">
+        <v>1436</v>
+      </c>
+      <c r="K293" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L293" s="3" t="s">
+        <v>1437</v>
+      </c>
+      <c r="M293" s="3" t="s">
+        <v>1438</v>
+      </c>
+      <c r="N293" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="O293" s="2"/>
+    </row>
+    <row r="294" spans="1:15">
+      <c r="A294" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B294" s="2" t="s">
+        <v>2012</v>
+      </c>
+      <c r="C294" s="2" t="s">
+        <v>2013</v>
+      </c>
+      <c r="D294" s="2" t="s">
+        <v>2014</v>
+      </c>
+      <c r="E294" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="F294" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G294" s="2" t="s">
+        <v>1689</v>
+      </c>
+      <c r="H294" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I294" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J294" s="2" t="s">
+        <v>1992</v>
+      </c>
+      <c r="K294" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L294" s="3" t="s">
+        <v>2008</v>
+      </c>
+      <c r="M294" s="3" t="s">
+        <v>2015</v>
+      </c>
+      <c r="N294" s="4" t="s">
+        <v>465</v>
+      </c>
+      <c r="O294" s="2"/>
+    </row>
+    <row r="295" spans="1:15">
+      <c r="A295" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B295" s="2" t="s">
+        <v>2016</v>
+      </c>
+      <c r="C295" s="2" t="s">
+        <v>2017</v>
+      </c>
+      <c r="D295" s="2" t="s">
+        <v>2018</v>
+      </c>
+      <c r="E295" s="2" t="s">
+        <v>2019</v>
+      </c>
+      <c r="F295" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G295" s="2" t="s">
+        <v>1713</v>
+      </c>
+      <c r="H295" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I295" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J295" s="2" t="s">
+        <v>1650</v>
+      </c>
+      <c r="K295" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L295" s="3" t="s">
+        <v>2020</v>
+      </c>
+      <c r="M295" s="3" t="s">
+        <v>2021</v>
+      </c>
+      <c r="N295" s="4" t="s">
+        <v>2022</v>
+      </c>
+      <c r="O295" s="2"/>
+    </row>
+    <row r="296" spans="1:15">
+      <c r="A296" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B296" s="2" t="s">
+        <v>2023</v>
+      </c>
+      <c r="C296" s="2" t="s">
+        <v>2024</v>
+      </c>
+      <c r="D296" s="2" t="s">
+        <v>2025</v>
+      </c>
+      <c r="E296" s="2" t="s">
+        <v>856</v>
+      </c>
+      <c r="F296" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G296" s="2" t="s">
+        <v>2026</v>
+      </c>
+      <c r="H296" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I296" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J296" s="2" t="s">
+        <v>1707</v>
+      </c>
+      <c r="K296" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L296" s="3" t="s">
+        <v>2027</v>
+      </c>
+      <c r="M296" s="3" t="s">
+        <v>2028</v>
+      </c>
+      <c r="N296" s="4" t="s">
+        <v>2029</v>
+      </c>
+      <c r="O296" s="2"/>
+    </row>
+    <row r="297" spans="1:15">
+      <c r="A297" s="2" t="s">
+        <v>564</v>
+      </c>
+      <c r="B297" s="2" t="s">
+        <v>2030</v>
+      </c>
+      <c r="C297" s="2" t="s">
+        <v>2031</v>
+      </c>
+      <c r="D297" s="2" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E297" s="2" t="s">
+        <v>1966</v>
+      </c>
+      <c r="F297" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G297" s="2" t="s">
+        <v>2033</v>
+      </c>
+      <c r="H297" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I297" s="2" t="s">
+        <v>1730</v>
+      </c>
+      <c r="J297" s="2" t="s">
+        <v>1846</v>
+      </c>
+      <c r="K297" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L297" s="3" t="s">
+        <v>2034</v>
+      </c>
+      <c r="M297" s="3" t="s">
+        <v>2035</v>
+      </c>
+      <c r="N297" s="4" t="s">
+        <v>2036</v>
+      </c>
+      <c r="O297" s="2"/>
+    </row>
+    <row r="298" spans="1:15">
+      <c r="A298" s="2" t="s">
+        <v>1945</v>
+      </c>
+      <c r="B298" s="2" t="s">
+        <v>1946</v>
+      </c>
+      <c r="C298" s="2" t="s">
+        <v>2037</v>
+      </c>
+      <c r="D298" s="2" t="s">
+        <v>2038</v>
+      </c>
+      <c r="E298" s="2" t="s">
+        <v>1949</v>
+      </c>
+      <c r="F298" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G298" s="2" t="s">
+        <v>2039</v>
+      </c>
+      <c r="H298" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I298" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="J298" s="2" t="s">
+        <v>1776</v>
+      </c>
+      <c r="K298" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L298" s="3" t="s">
+        <v>2040</v>
+      </c>
+      <c r="M298" s="3" t="s">
+        <v>2041</v>
+      </c>
+      <c r="N298" s="4" t="s">
+        <v>2042</v>
+      </c>
+      <c r="O298" s="2" t="s">
+        <v>2043</v>
+      </c>
+    </row>
+    <row r="299" spans="1:15">
+      <c r="A299" s="2" t="s">
+        <v>2044</v>
+      </c>
+      <c r="B299" s="2" t="s">
+        <v>2045</v>
+      </c>
+      <c r="C299" s="2" t="s">
+        <v>2046</v>
+      </c>
+      <c r="D299" s="2" t="s">
+        <v>2047</v>
+      </c>
+      <c r="E299" s="2" t="s">
+        <v>227</v>
+      </c>
+      <c r="F299" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G299" s="2" t="s">
+        <v>2048</v>
+      </c>
+      <c r="H299" s="2" t="s">
+        <v>1698</v>
+      </c>
+      <c r="I299" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J299" s="2" t="s">
+        <v>1720</v>
+      </c>
+      <c r="K299" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L299" s="3" t="s">
+        <v>1853</v>
+      </c>
+      <c r="M299" s="3" t="s">
+        <v>2049</v>
+      </c>
+      <c r="N299" s="4" t="s">
+        <v>2050</v>
+      </c>
+      <c r="O299" s="2"/>
+    </row>
+    <row r="300" spans="1:15">
+      <c r="A300" s="2" t="s">
+        <v>365</v>
+      </c>
+      <c r="B300" s="2" t="s">
+        <v>2051</v>
+      </c>
+      <c r="C300" s="2" t="s">
+        <v>2052</v>
+      </c>
+      <c r="D300" s="2" t="s">
+        <v>2053</v>
+      </c>
+      <c r="E300" s="2" t="s">
+        <v>2054</v>
+      </c>
+      <c r="F300" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G300" s="2" t="s">
+        <v>2055</v>
+      </c>
+      <c r="H300" s="2" t="s">
+        <v>1985</v>
+      </c>
+      <c r="I300" s="2" t="s">
+        <v>1125</v>
+      </c>
+      <c r="J300" s="2" t="s">
+        <v>1901</v>
+      </c>
+      <c r="K300" s="2" t="s">
+        <v>171</v>
+      </c>
+      <c r="L300" s="3" t="s">
+        <v>2056</v>
+      </c>
+      <c r="M300" s="3" t="s">
+        <v>2057</v>
+      </c>
+      <c r="N300" s="4" t="s">
+        <v>2058</v>
+      </c>
+      <c r="O300" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -19956,31 +20862,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Portal da Transparência - ALEP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório de Contratos</dc:title>
-  <dc:description>Relatório de Contratos gerado em 13/04/2026 08:23:55</dc:description>
+  <dc:description>Relatório de Contratos gerado em 05/05/2026 09:57:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>