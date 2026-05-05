--- v6 (2026-05-05)
+++ v7 (2026-05-05)
@@ -20862,31 +20862,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Portal da Transparência - ALEP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório de Contratos</dc:title>
-  <dc:description>Relatório de Contratos gerado em 05/05/2026 09:57:37</dc:description>
+  <dc:description>Relatório de Contratos gerado em 05/05/2026 11:00:44</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>