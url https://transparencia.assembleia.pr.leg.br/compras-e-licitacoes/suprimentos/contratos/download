--- v7 (2026-05-05)
+++ v8 (2026-05-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">'Worksheet'!$A$1:$O$1</definedName>
   </definedNames>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1" forceFullCalc="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="2059">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="1853">
   <si>
     <t>Diretoria</t>
   </si>
   <si>
     <t>Protocolo</t>
   </si>
   <si>
     <t>Fornecedor</t>
   </si>
   <si>
     <t>Objeto</t>
   </si>
   <si>
     <t>Fiscal</t>
   </si>
   <si>
     <t>Gestor</t>
   </si>
   <si>
     <t>Contrato</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
@@ -298,258 +298,231 @@
   <si>
     <t>Sabrina Megumi Nassuno</t>
   </si>
   <si>
     <t>004/2022</t>
   </si>
   <si>
     <t>Ata RP 1º Apost</t>
   </si>
   <si>
     <t>006/2022</t>
   </si>
   <si>
     <t>27/06/2022</t>
   </si>
   <si>
     <t>27/06/2023</t>
   </si>
   <si>
     <t>R$ 49.000,00</t>
   </si>
   <si>
     <t>11128-93.2023 novo processo</t>
   </si>
   <si>
-    <t>D.P</t>
-[...8 lines deleted...]
-    <t>Cooperação Técnica de curso a distância</t>
+    <t>01538-36.2022</t>
+  </si>
+  <si>
+    <t>LUIZ MINIOLI Netto-EPP</t>
+  </si>
+  <si>
+    <t>Copa/cozinha/limpeza/mobiliário</t>
+  </si>
+  <si>
+    <t>Ricardo José Gonçalves</t>
+  </si>
+  <si>
+    <t>014/2022</t>
+  </si>
+  <si>
+    <t>11/07/2022</t>
+  </si>
+  <si>
+    <t>11/07/2023</t>
+  </si>
+  <si>
+    <t>R$ 55.931,61</t>
+  </si>
+  <si>
+    <t>04416-27.2022</t>
+  </si>
+  <si>
+    <t>GMG Com. De Móveis Equiptos Escritório</t>
+  </si>
+  <si>
+    <t>Reformas de sofá poltronas cadeiras</t>
+  </si>
+  <si>
+    <t>Murylo Ricardo Wrubel Moreira</t>
+  </si>
+  <si>
+    <t>005/2022</t>
+  </si>
+  <si>
+    <t>015/2022</t>
+  </si>
+  <si>
+    <t>18/07/2022</t>
+  </si>
+  <si>
+    <t>18/07/2023</t>
+  </si>
+  <si>
+    <t>R$ 101.700,00</t>
+  </si>
+  <si>
+    <t>01673-77.2022</t>
+  </si>
+  <si>
+    <t>VB Comércio Produtos Alimentícios</t>
+  </si>
+  <si>
+    <t>Café. açúcar. adoçante e chá</t>
+  </si>
+  <si>
+    <t>010/2022</t>
+  </si>
+  <si>
+    <t>011/2022</t>
+  </si>
+  <si>
+    <t>R$ 256.447,38</t>
+  </si>
+  <si>
+    <t>D.T.I</t>
+  </si>
+  <si>
+    <t>18666-79.2021</t>
+  </si>
+  <si>
+    <t>ZOOM Communications</t>
+  </si>
+  <si>
+    <t>Assinatura do Aplicativo</t>
+  </si>
+  <si>
+    <t>Guilherme M. I. Scarduelli/Marcelo S.Plata</t>
+  </si>
+  <si>
+    <t>***</t>
+  </si>
+  <si>
+    <t>Licenças</t>
+  </si>
+  <si>
+    <t>**</t>
+  </si>
+  <si>
+    <t>R$ 13.803,10</t>
+  </si>
+  <si>
+    <t>01692-49.2022</t>
+  </si>
+  <si>
+    <t>SOLO G9 (L 4 e 5)</t>
+  </si>
+  <si>
+    <t>Água de coco e mineral e sucos</t>
+  </si>
+  <si>
+    <t>009/2022</t>
+  </si>
+  <si>
+    <t>008/2022</t>
+  </si>
+  <si>
+    <t>19/07/2022</t>
+  </si>
+  <si>
+    <t>19/07/2023</t>
+  </si>
+  <si>
+    <t>R$ 7.926,00</t>
+  </si>
+  <si>
+    <t>20127-14.2021</t>
+  </si>
+  <si>
+    <t>EXTINCAMP Com. Manutenção de Extintores</t>
+  </si>
+  <si>
+    <t>Recarga de extintores e teste hidrostático</t>
+  </si>
+  <si>
+    <t>Albari Josebel F. Padilha / Fabrício Rezende</t>
+  </si>
+  <si>
+    <t>25/07/2022</t>
+  </si>
+  <si>
+    <t>25/07/2023</t>
+  </si>
+  <si>
+    <t>R$ 6.648,00</t>
+  </si>
+  <si>
+    <t>GT Distribuidora</t>
+  </si>
+  <si>
+    <t>25/05/2022</t>
+  </si>
+  <si>
+    <t>R$ 43.591,68</t>
+  </si>
+  <si>
+    <t>VB Comércio Produtos Alimentícios( L 3)</t>
+  </si>
+  <si>
+    <t>22/07/2025</t>
+  </si>
+  <si>
+    <t>23/07/2025</t>
+  </si>
+  <si>
+    <t>R$ 26.173,44</t>
+  </si>
+  <si>
+    <t>03269-53.2022</t>
+  </si>
+  <si>
+    <t>Editora Karina  "Jornal Impacto"</t>
+  </si>
+  <si>
+    <t>24 assinaturas do periódico</t>
+  </si>
+  <si>
+    <t>27/07/2022</t>
+  </si>
+  <si>
+    <t>27/07/2023</t>
+  </si>
+  <si>
+    <t>R$ 7.920,00</t>
   </si>
   <si>
     <t>Diretoria de Pessoal</t>
-  </si>
-[...193 lines deleted...]
-    <t>R$ 7.920,00</t>
   </si>
   <si>
     <t>07549.23.2021</t>
   </si>
   <si>
     <t>SERQUIP TRATAMENTOS RESÍDUOS PR LTDA</t>
   </si>
   <si>
     <t>O presente contrato tem por objeto a contratação de empresa especializada em coleta,
 transporte, tratamento e destinação final de resíduos sólidos de serviços de saúde dos
 grupos A (infectantes), B (químicos), e E (perfuro cortantes) das unidades da Assembleia
 Legislativa do Estado do Paraná.</t>
   </si>
   <si>
     <t>Regina Celia K. M. Nascimento / Douglas C. Schmidt</t>
   </si>
   <si>
     <t>024/2021</t>
   </si>
   <si>
     <t>2º Aditivo</t>
   </si>
   <si>
     <t>018/2021</t>
   </si>
@@ -1334,143 +1307,81 @@
   <si>
     <t>07389-69.2023</t>
   </si>
   <si>
     <t>GRAFICA COMUNIQUE</t>
   </si>
   <si>
     <t>Aquisição pastas menção honrosa</t>
   </si>
   <si>
     <t>Ricardo Jose Gonçalves</t>
   </si>
   <si>
     <t>028/2023</t>
   </si>
   <si>
     <t>15/03/2024</t>
   </si>
   <si>
     <t>R$ 22.400,00</t>
   </si>
   <si>
     <t>despacho 32 ñ há interesse</t>
   </si>
   <si>
-    <t>04162-98.2021</t>
-[...22 lines deleted...]
-  <si>
     <t>Gabinete Militar</t>
   </si>
   <si>
     <t>00777-25.2020</t>
   </si>
   <si>
     <t>SEM PARAR INSTITUIÇÃO DE PAGAMENTO LTDA</t>
   </si>
   <si>
     <t>PEDAGIO</t>
   </si>
   <si>
     <t>Valdir Natalino Vicente</t>
   </si>
   <si>
     <t>Joao Luiz Nascimento</t>
   </si>
   <si>
     <t>001/2022</t>
   </si>
   <si>
     <t>19/03/2018</t>
   </si>
   <si>
     <t>18/03/2025</t>
   </si>
   <si>
     <t>R$ 1.839,60</t>
   </si>
   <si>
     <t>SEM PARAR (PEDÁGIO)</t>
-  </si>
-[...36 lines deleted...]
-    <t>R$ 300.000,00</t>
   </si>
   <si>
     <t>03184-14.2024</t>
   </si>
   <si>
     <t>TOP MAIA TRANSPORTES LTDA</t>
   </si>
   <si>
     <t>Contratação direta de empresa especializada na prestação de serviço de locação de transporte
 intermunicipal de cargas por meio de veículos tipo Vans, contemplados os serviços de motorista e
 fornecimento de combustível, bem como seguro dos veículos, sob demanda, nos termos do inciso
 II, art. 75 da Lei Federal nº 14.133/2021.</t>
   </si>
   <si>
     <t>Thalita de Campos Melo</t>
   </si>
   <si>
     <t>007/2024</t>
   </si>
   <si>
     <t>006/2024</t>
   </si>
   <si>
     <t>18/03/2024</t>
   </si>
@@ -1486,50 +1397,53 @@
   <si>
     <t>16559-29.2021</t>
   </si>
   <si>
     <t>SEAP - GMS (Gestão de Mat Obras  Serviços)</t>
   </si>
   <si>
     <t>Cadastro Unificado de Fornecedores</t>
   </si>
   <si>
     <t>Cleverson Neri Machado da Silva</t>
   </si>
   <si>
     <t>001/2020</t>
   </si>
   <si>
     <t>TC</t>
   </si>
   <si>
     <t>26/03/2022</t>
   </si>
   <si>
     <t>26/03/2024</t>
   </si>
   <si>
+    <t>R$ 0,00</t>
+  </si>
+  <si>
     <t>04/03/2024 Karen</t>
   </si>
   <si>
     <t>07682-27.2019</t>
   </si>
   <si>
     <t>SERVICE Informatica Ltda</t>
   </si>
   <si>
     <t>Aquisição de notebooks</t>
   </si>
   <si>
     <t>Marcelo Sirvas Plata / Deimon Nianei Machado</t>
   </si>
   <si>
     <t>045/2020</t>
   </si>
   <si>
     <t>006/2020</t>
   </si>
   <si>
     <t>07/12/2020</t>
   </si>
   <si>
     <t>08/03/2024</t>
@@ -1619,50 +1533,53 @@
     <t>26/03/2020</t>
   </si>
   <si>
     <t>27/04/2025</t>
   </si>
   <si>
     <t>R$ 498.285,26</t>
   </si>
   <si>
     <t>20/03 Andamento Eduardo</t>
   </si>
   <si>
     <t>03529-23.2020</t>
   </si>
   <si>
     <t>SECRETARIA DE ESTADO DA SAÚDE/FUNDO ESTADUAL DA SAÚDE</t>
   </si>
   <si>
     <t>Este convênio tem por objeto estabelecer as condições de obrigações entre as partes signatárias, com a finalidade de repasse de recursos do Fundo Especial de Modernização da Assembleia Legislativa do Estado do Paraná - ALEP/FEMALEP, instituído pela Complementar Estadual nº 154/2013, ao Fundo Estadual de Saúde - SESA/FUNSAUDE, a fim de viabilizar as medidas de enfrentamento à emergência de saúde pública de importância internacional relacionada ao coronavírus SARS-Cov-2 - Covid-19, conforme plano de trabalho integrante deste Convênio.
  Este convênio resta autorizado pela Lei Complementar Estadual nº 221/2020, que determina
 a destinação das receitas do Fundo Especial de Modernização da Assembleia Legislativa do
 Estado do Paraná, para atender a situação de emergência gerada pela Pandemia da COVID-19.</t>
   </si>
   <si>
     <t>Comissão executiva da ALEP/FEMALEP</t>
+  </si>
+  <si>
+    <t>.</t>
   </si>
   <si>
     <t>Termo de Convênio</t>
   </si>
   <si>
     <t>29/04/2020</t>
   </si>
   <si>
     <t>03/05/2024</t>
   </si>
   <si>
     <t>R$ 37.756.202,79</t>
   </si>
   <si>
     <t>21/02/ Aguardando resposta fornecedor</t>
   </si>
   <si>
     <t>00283-71.2021</t>
   </si>
   <si>
     <t>SOMPO SEGUROS S.A.</t>
   </si>
   <si>
     <t>O objeto do presente instrumento é a contratação de empresa seguradora
 para cobertura dos bens móveis e imóveis do complexo da Assembleia
@@ -1710,106 +1627,81 @@
   <si>
     <t>09/05/2024</t>
   </si>
   <si>
     <t>R$ 4.400.000,00</t>
   </si>
   <si>
     <t>09998-51.2022</t>
   </si>
   <si>
     <t>TK ELEVADORES BRASIL LTDA</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação de serviços de manutenção
 preventiva e corretiva de elevadores da Assembleia Legislativa do Paraná, com o
 fornecimento integral de peças, insumos e componentes genuínos dos respectivos
 fabricantes.</t>
   </si>
   <si>
     <t>013/2023</t>
   </si>
   <si>
     <t>11/05/2023</t>
   </si>
   <si>
-    <t>12/05/2024</t>
-[...2 lines deleted...]
-    <t>R$ 66.062,40</t>
+    <t>11/05/2027</t>
+  </si>
+  <si>
+    <t>R$ 69.681,12</t>
   </si>
   <si>
     <t>11000.60.2022</t>
   </si>
   <si>
     <t>LA PEREIRA</t>
   </si>
   <si>
     <t>Transm. Via satélite</t>
   </si>
   <si>
     <t>Christian Eduardo Perez Diaz</t>
   </si>
   <si>
     <t>010/2023</t>
   </si>
   <si>
     <t>25/05/2023</t>
   </si>
   <si>
     <t>25/05/2024</t>
   </si>
   <si>
     <t>R$ 135.940,00</t>
   </si>
   <si>
     <t>Aberturda de novo processo licitátório</t>
-  </si>
-[...23 lines deleted...]
-    <t>26/05/2024</t>
   </si>
   <si>
     <t>06191-23.2021</t>
   </si>
   <si>
     <t>ALPHA VISION Com E Serv De Telec Ltda</t>
   </si>
   <si>
     <t>Contratação que visa prestação de serviço especializado de transmissão de sinais digitais de TV da Assembleia Legislativa do Estado do Paraná via satélite com
 disponibilização de equipamentos, serviços e segmento espacial, conforme especificações e exigências constantes no Termo de Referência - Anexo I, parte integrante deste edital.
 1.2 Integram e completam o presente termo contratual, para todos os fins de direito,
 obrigando as partes em todos os seus termos, as condições expressas no edital, especialmente os critérios e especificações descritos no Termo de Referência, partes
 integrantes deste contrato, proposta e documentos que a acompanham, firmados pela CONTRATADA.</t>
   </si>
   <si>
     <t>Gustavo Chamecki A. de Mello</t>
   </si>
   <si>
     <t>043/2021</t>
   </si>
   <si>
     <t>01/12/2021</t>
   </si>
   <si>
     <t>01/12/2026</t>
@@ -1894,132 +1786,112 @@
   <si>
     <t>Prestação de serviço de cabeamento para distribuição dos sinais de TV por assinatura via cabo, bem como a efetiva distribuição dos sinais de TV por assinatura.</t>
   </si>
   <si>
     <t>Gustavo Chamecki Altheia de Mello</t>
   </si>
   <si>
     <t>030/2020</t>
   </si>
   <si>
     <t>5º aditivo</t>
   </si>
   <si>
     <t>034/2020</t>
   </si>
   <si>
     <t>03/09/2020</t>
   </si>
   <si>
     <t>03/07/2024</t>
   </si>
   <si>
     <t>R$ 3.850,00</t>
   </si>
   <si>
-    <t>01990-63.2019</t>
-[...22 lines deleted...]
-    <t>06/06/2019</t>
+    <t>10992-82.2022</t>
+  </si>
+  <si>
+    <t>CAMPMAIS DISTRIBUIÇÃO</t>
+  </si>
+  <si>
+    <t>Aquis. Insumos</t>
+  </si>
+  <si>
+    <t>Temilyn Shigutsi / Fabiana Chichorro Boeing</t>
+  </si>
+  <si>
+    <t>Leonardo  A Oliveira Portes</t>
+  </si>
+  <si>
+    <t>06/06/2023</t>
   </si>
   <si>
     <t>06/06/2024</t>
-  </si>
-[...16 lines deleted...]
-    <t>06/06/2023</t>
   </si>
   <si>
     <t>R$ 76.425,00</t>
   </si>
   <si>
     <t>Sem interesse</t>
   </si>
   <si>
     <t>21802-88.2021</t>
   </si>
   <si>
     <t>ELENI MENDES NAVARRO GOMES 48083437972</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na prestação de serviços de montagem e
 desmontagem de eventos promovidos pela Assembleia Legislativa do Estado do Paraná em
 seu complexo localizado no município de Curitiba, como também em outros municípios do
 Estado do Paraná, com locação de equipamentos de multimidia, mobiliário e de
 paisagismo.</t>
   </si>
   <si>
     <t>05/09/2023</t>
   </si>
   <si>
     <t>06/09/2024</t>
   </si>
   <si>
     <t>R$ 341.130,00</t>
   </si>
   <si>
     <t>MARCIANO MACHADO E CIA</t>
   </si>
   <si>
     <t>009/2023</t>
   </si>
   <si>
+    <t>R$ 300.000,00</t>
+  </si>
+  <si>
     <t>Enviado alerta 16/04</t>
+  </si>
+  <si>
+    <t>Secretaria Geral da Presidência</t>
   </si>
   <si>
     <t>06471-32.2020</t>
   </si>
   <si>
     <t>TRIBUNAL REGIONAL ELEITORAL DO PARANÁ</t>
   </si>
   <si>
     <t>0 presente Acordo de Cooperação Técnica tem por objeto a veiculacão pela
 INSTITUIÇÃO PARCEIRA em siteoficial ou veiculo de comunicação próprio, redes sociais
 e/ou grupos de mensagens, durante o período eleitoral, de informações e checagens
 produzidas pelo TRE-PR dentro do "Projeto Gralha Confere" sobre a segurança da urna
 eletrônica e o processo eleitoral.</t>
   </si>
   <si>
     <t>Termo de Cooperação</t>
   </si>
   <si>
     <t>038/2020</t>
   </si>
   <si>
     <t>08/06/2020</t>
   </si>
   <si>
     <t>14/12/2023</t>
@@ -2160,68 +2032,50 @@
     <t>05/07/2023</t>
   </si>
   <si>
     <t>05/07/2024</t>
   </si>
   <si>
     <t>R$ 4.349,75</t>
   </si>
   <si>
     <t>LUA TUR TURISMO EIRELI - EPP</t>
   </si>
   <si>
     <t>022/2023</t>
   </si>
   <si>
     <t>1º ADITIVO</t>
   </si>
   <si>
     <t>R$ 45.486,00</t>
   </si>
   <si>
     <t>Este contrato decorre do Pregão Eletrônico nº 272/2023, objeto do processo
 administrativo n. 19.981.249-, realizado pela SEAP.</t>
   </si>
   <si>
-    <t>06146-71.2022</t>
-[...16 lines deleted...]
-  <si>
     <t>01143-31.2022</t>
   </si>
   <si>
     <t>GRAN COFFEE COMÉRCIO LOCAÇÃO E SERVIÇOS S.A</t>
   </si>
   <si>
     <t>Contratação de empresa especializada na locação de máquinas (self-service) para
 o fornecimento automático de café e bebidas quentes, para atender as necessidades da Assembleia Legislativa do
 Paraná.</t>
   </si>
   <si>
     <t>021/2022</t>
   </si>
   <si>
     <t>3º aditivo</t>
   </si>
   <si>
     <t>21/07/2022</t>
   </si>
   <si>
     <t>R$ 118.685,76</t>
   </si>
   <si>
     <t>07884-90.2023</t>
   </si>
@@ -2259,81 +2113,66 @@
   </si>
   <si>
     <t>09780-23.2021</t>
   </si>
   <si>
     <t>Sistema Informática Comércio Importação e Exportação LTDA</t>
   </si>
   <si>
     <t>Contratação empresa especializada para renovação de suporte e garantia "on-site"
 para 04 (quatro) servidores Dell modelo PowerEdge R730 em funcionamento e de
 propriedade da ALEP por um período de 36 (trinta e seis) meses.</t>
   </si>
   <si>
     <t>033/2021</t>
   </si>
   <si>
     <t>26/07/2021</t>
   </si>
   <si>
     <t>26/07/2024</t>
   </si>
   <si>
     <t>R$ 68.390,00</t>
   </si>
   <si>
-    <t>11107-87.2020</t>
-[...17 lines deleted...]
-    <t>20/08/2023</t>
+    <t>D.P</t>
   </si>
   <si>
     <t>16035-15.2021</t>
   </si>
   <si>
     <t>CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>Convênio empréstimo consignado</t>
   </si>
   <si>
     <t>Valquiria Luciana de Oliveira</t>
+  </si>
+  <si>
+    <t>Convênio</t>
   </si>
   <si>
     <t>24/08/2023</t>
   </si>
   <si>
     <t>Diretoria Financeira</t>
   </si>
   <si>
     <t>08883-95.2019</t>
   </si>
   <si>
     <t>BANCO DO BRASIL S/A.</t>
   </si>
   <si>
     <t>O presente CONTRATO tem por objeto a prestação, pelo BANCO, dos serviços descritos
 abaixo, à ALEP:
 a) Disponibilização de acesso à ALEP para a utilização do aplicativo Licitações Eletrônicas
 do BANCO, na forma do ANEXO |;
 b) Utilização do Cartão de Pagamento Governo como meio de pagamento dos gastos administrativos e operacionais da ALEP, na forma do ANEXOII;</t>
   </si>
   <si>
     <t>Rogério Ferreira Schubert</t>
   </si>
   <si>
     <t>024/2019</t>
@@ -2555,75 +2394,50 @@
   </si>
   <si>
     <t>SERPRO - SERVIÇO FEDERAL DE PROCESSAMENTO DE DADOS</t>
   </si>
   <si>
     <t>Prestação de serviços especializados de tecnologia de informação,
 denominado SERPROMAIL, e contratação do serviço SERPRO TEAMWORK</t>
   </si>
   <si>
     <t>Guilherme M. Iwamoto Scarduelli / Deimon Vianei Machado</t>
   </si>
   <si>
     <t>032/2020</t>
   </si>
   <si>
     <t>036/2020</t>
   </si>
   <si>
     <t>30/09/2020</t>
   </si>
   <si>
     <t>30/09/2025</t>
   </si>
   <si>
     <t>R$ 101.196,00</t>
-  </si>
-[...23 lines deleted...]
-    <t>05/10/2024</t>
   </si>
   <si>
     <t>05343-27.2021</t>
   </si>
   <si>
     <t>ASSISTÊNCIA CORRETIVA LTDA</t>
   </si>
   <si>
     <t>Contratação de empresa de empresa especializada na prestação de serviços de
 limpeza e manutenção de Cafeteiras Elétricas Industriais de propriedade da Assembleia
 Legislativa do Paraná, comfornecimento de peças quando necessária a manutenção.
 1.2 Integram e completam o presente termo contratual, para todos os fins de direito,
 obrigando as partes em todos os seus termos, as condições expressas no edital,
 especialmente os critérios e especificações descritos no Termo de Referência, partes
 integrantes deste contrato, proposta e documentos que a acompanham, firmados pela
 CONTRATADA.</t>
   </si>
   <si>
     <t>038/2021</t>
   </si>
   <si>
     <t>023/2021</t>
   </si>
   <si>
     <t>07/10/2021</t>
@@ -2951,74 +2765,50 @@
   </si>
   <si>
     <t>12764-56.2023</t>
   </si>
   <si>
     <t>INOVVE TURISMO LTDA</t>
   </si>
   <si>
     <t>Contratação, sob demanda, de fornecedor de serviço de agenciamento
 de viagens, especializado em emissão de passagens aéreas e terrestres, nacionais
 e internacionais, compreendendo os serviços de cotação, reserva, emissão,
 marcação, remarcação, cancelamento, bem como emissão de seguro de
 assistência em viagem internacional.</t>
   </si>
   <si>
     <t>002/2024</t>
   </si>
   <si>
     <t>05/02/2024</t>
   </si>
   <si>
     <t>04/12/2025</t>
   </si>
   <si>
     <t>R$ 495.253,07</t>
-  </si>
-[...22 lines deleted...]
-    <t>10/12/2024</t>
   </si>
   <si>
     <t>11116-29.2023</t>
   </si>
   <si>
     <t>VILLAS CESTAS</t>
   </si>
   <si>
     <t>Açucar, chás e água mineral</t>
   </si>
   <si>
     <t>019/2023</t>
   </si>
   <si>
     <t>014/2023</t>
   </si>
   <si>
     <t>12/12/2023</t>
   </si>
   <si>
     <t>11/12/2024</t>
   </si>
   <si>
     <t>R$ 76.270,38</t>
   </si>
@@ -3152,73 +2942,50 @@
   </si>
   <si>
     <t>ASPP - Associação Servidores Públicos do Paraná</t>
   </si>
   <si>
     <t>O objeto deste convênio é a autorização para desconto em folha de
 pagamento dos servidores em favor da ASPP, de mensalidades sociais, mesmo que,
 para isso seja necessário a abertura de código ou subcódigos, tudo com o fim de permitir
 aos servidores associados a oportunidade de gozarem de todos os benefícios
 oferecidos pela CONVENIADA.
 Parágrafo primeiro — Na forma do artigo 2º, da Lei Estadual nº. 13.740 de 24/07/2002, é
 necessária a partir da assinatura do presente instrumento, a autorização expressa dos
 servidores da Assembleia Legislativa do Estado do Paraná, (ALEP) para a implantação
 da mensalidade social em folha de pagamento.</t>
   </si>
   <si>
     <t>Luciano Lacerda Neto</t>
   </si>
   <si>
     <t>19/12/2019</t>
   </si>
   <si>
     <t>19/12/2024</t>
   </si>
   <si>
-    <t>02548-20.2023</t>
-[...21 lines deleted...]
-  <si>
     <t>03670-02.2019</t>
   </si>
   <si>
     <t>OI S/A</t>
   </si>
   <si>
     <t>O objeto do presente instrumento é a Contratação de empresa especializada na prestação
 de Serviço Telefônico Fixo Comutado (STFC) para realização e recepção de chamadas
 locais e de longa distância com destino a telefones fixos e móveis, a serem executadas
 diretamente de/para ramais DDRs/PABX para a Assembleia Legislativa do Estado do
 Paraná.</t>
   </si>
   <si>
     <t>Diego Maldonado</t>
   </si>
   <si>
     <t>078/2019</t>
   </si>
   <si>
     <t>040/2019</t>
   </si>
   <si>
     <t>22/01/2020</t>
   </si>
   <si>
@@ -3232,50 +2999,53 @@
   </si>
   <si>
     <t>SOLUTI - SOLUÇÕES EM NEGÓCIOS INTELIGENTES S/A</t>
   </si>
   <si>
     <t>O presente contrato tem como objeto a contratação de empresa especializada para
 emissão e renovação de certificados digitais do tipo A3, e-CPF e e-CNPJ e do tipo A1,
 e-CNPJ para atender a demanda de assinaturas eletrônicas por servidores e
 parlamentares para validação dos processos que tramitam na Assembleia Legislativa
 do Paraná, que requerem assinatura com Certificado Digital padrão ICP Brasil.</t>
   </si>
   <si>
     <t>040/2023</t>
   </si>
   <si>
     <t>037/2023</t>
   </si>
   <si>
     <t>26/01/2024</t>
   </si>
   <si>
     <t>26/01/2025</t>
   </si>
   <si>
     <t>R$ 50.000,00</t>
+  </si>
+  <si>
+    <t>Diretoria Legislativa</t>
   </si>
   <si>
     <t>04126-59.2020</t>
   </si>
   <si>
     <t>DEFENSORIA PÚBLIDA DO PARANÁ</t>
   </si>
   <si>
     <t>O presente Termo tem por objetivo estabelecer parceria entre a
 Assembleia Legislativa do Estado do Paraná e a Defensoria Pública do Estado do Paraná,
 visando instalar um posto avançado da Defensoria Pública do Estado do Paraná dentro
 da estrutura física da ALEP, para atendimento jurídico da população hipossuficiente,
 mediante o esforço comum dos acordantes.</t>
   </si>
   <si>
     <t>01/2019</t>
   </si>
   <si>
     <t>09/07/2019</t>
   </si>
   <si>
     <t>01/02/2026</t>
   </si>
   <si>
     <t>06713-97.2019</t>
@@ -3671,130 +3441,66 @@
   <si>
     <t>11128-93.2023</t>
   </si>
   <si>
     <t>BRYAN DE ANDRADE DA LUZ</t>
   </si>
   <si>
     <t>Sabrina Megumi Nassumo/Juliana Gilmara Lacerda Lopes da Silva</t>
   </si>
   <si>
     <t>004/2024</t>
   </si>
   <si>
     <t>003/2024</t>
   </si>
   <si>
     <t>22/04/2024</t>
   </si>
   <si>
     <t>22/04/2025</t>
   </si>
   <si>
     <t>R$ 286.000,00</t>
   </si>
   <si>
-    <t>05206-43.2020</t>
-[...19 lines deleted...]
-  <si>
     <t>14845-41.2020</t>
   </si>
   <si>
     <t>COPEL Comercializadora - Mercado Livre</t>
   </si>
   <si>
     <t>comercialização de energia elétrica</t>
   </si>
   <si>
     <t>2020/1967</t>
   </si>
   <si>
     <t>30/06/2026</t>
   </si>
   <si>
     <t>R$ 3.506.936,00</t>
-  </si>
-[...41 lines deleted...]
-    <t>13/12/2025</t>
   </si>
   <si>
     <t>04498-47.2021</t>
   </si>
   <si>
     <t>LIGGA Telecomunicações</t>
   </si>
   <si>
     <t>Contratação de empresa autorizada pela Agência Nacional de Telecomunicações
 (ANATEL) para operar serviços de comunicação multimídia (SCM), para prestar serviços de comunicação de
 dados e formação de redes privativas para acesso à Internet, para atender as necessidades da Assembleia Legislativa
 do Paraná.</t>
   </si>
   <si>
     <t>Marcelo Sirvas Plata / Deimon Machado</t>
   </si>
   <si>
     <t>051/2021</t>
   </si>
   <si>
     <t>035/2021</t>
   </si>
   <si>
     <t>16/12/2021</t>
   </si>
@@ -3804,183 +3510,101 @@
   <si>
     <t>R$ 43.222,90</t>
   </si>
   <si>
     <t>MUNDIVOX COMUNICACOES LTDA</t>
   </si>
   <si>
     <t>Contratação de empresa autorizada pela Agência Nacional de Telecomunicações (ANATEL) para operar serviços de comunicação multimídia (SCM), para prestar serviços de comunicação de dados e formação de redes privativas e para acesso à Internet, conforme especificações descritas no Edital e seus Anexos.</t>
   </si>
   <si>
     <t>050/2021</t>
   </si>
   <si>
     <t>2º aditivo</t>
   </si>
   <si>
     <t>16/06/2026</t>
   </si>
   <si>
     <t>R$ 127.999,68</t>
   </si>
   <si>
     <t>Em razão da celebração do 2º Aditivo, as partes acordam que o valor total do Contrato, para o período de 06 (seis) meses (entre 16/12/2025 e 16/06/2026), será de R$ 23.789,88 (vinte e três mil, setecentos e oitenta e nove reais e oitenta e oito centavos).</t>
   </si>
   <si>
-    <t>09724-83.2020</t>
-[...20 lines deleted...]
-  <si>
     <t>09702-89.2022</t>
   </si>
   <si>
     <t>LAURO RENATO ROCHA LIMA</t>
   </si>
   <si>
     <t>Contratação de empresa especializada no fornecimento de subscrição de licenças
 para os softwares AUTODESK AEC COLLECTION, AUTODESK AUTOCAD REVIT LT
 SUITE, ADOBE CREATIVE CLOUD, CORELDRAW GRAPHICS SUITE, MICROSOFT
 VISIO PROFESSIONAL.</t>
   </si>
   <si>
     <t>041/2022</t>
   </si>
   <si>
     <t>21/01/2026</t>
   </si>
   <si>
     <t>R$ 60.000,00</t>
   </si>
   <si>
     <t>MCR SISTEMAS E CONSULTORIA LTDA</t>
   </si>
   <si>
     <t>042/2022</t>
   </si>
   <si>
     <t>R$ 145.000,00</t>
-  </si>
-[...24 lines deleted...]
-    <t>06/05/2026</t>
   </si>
   <si>
     <t>02766-51.2023</t>
   </si>
   <si>
     <t>L2 Comércio de Lanches LTDA</t>
   </si>
   <si>
     <t>O objeto do presente instrumento é a concessão de uso de espaço público,
 mobiliários e instalações públicas, a título oneroso, para exploração comercial de
 serviços de lanchonete e cafeteria conjugada com a eventual disponibilização de 2
 (duas) máquinas de conveniência automáticas de comércio e distribuição de bebidas
 geladas e lanches (tipo “vending machine”), incluindo os encargos decorrentes da
 prestação de serviços continuados de instalação, abastecimento e manutenção
 preventiva e corretiva de máquinas automáticas de autoatendimento.</t>
   </si>
   <si>
     <t>21/06/2026</t>
   </si>
   <si>
     <t>R$ 108.000,00</t>
   </si>
   <si>
-    <t>01135-53.2022</t>
-[...32 lines deleted...]
-  <si>
     <t>13719-76.2022</t>
   </si>
   <si>
     <t>POSITIVO TECNOLOGIA S/A</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para o fornecimento de microcomputador
 do tipo mini desktop com monitores e seus periféricos, incluindo garantia, assistência e
 suporte técnico.</t>
   </si>
   <si>
     <t>13/04/2023</t>
   </si>
   <si>
     <t>13/10/2026</t>
   </si>
   <si>
     <t>R$ 2.475.000,00</t>
   </si>
   <si>
     <t>GRAPHO PRODUTOS SERVIÇOS EM COMPUTAÇÃO LTDA</t>
   </si>
   <si>
     <t>040/2022</t>
   </si>
@@ -3993,197 +3617,104 @@
   <si>
     <t>16556-07.2023</t>
   </si>
   <si>
     <t>Fundação Getulio Vargas</t>
   </si>
   <si>
     <t>O objeto do presente contrato é a prestação de serviços
 técnicos especializados de planejamento, organização e execução para a
 realização de concurso público.</t>
   </si>
   <si>
     <t>Carlos Eduardo Pacca Carazzai</t>
   </si>
   <si>
     <t>038/2023</t>
   </si>
   <si>
     <t>11/12/2023</t>
   </si>
   <si>
     <t>11/12/2026</t>
   </si>
   <si>
     <t>R$ 1.900.000,00</t>
-  </si>
-[...14 lines deleted...]
-    <t>29/04/2027</t>
   </si>
   <si>
     <t>11389-33.2022</t>
   </si>
   <si>
     <t>ITAÚ UNIBANCO S.A.</t>
   </si>
   <si>
     <t>Contratação de Instituição Financeira, pública ou privada, para a prestação de
 serviços financeiros, incluindo pagamento de subsídios, salários, proventos,
 aposentadorias, pensões e similares, dos servidores ativos, inativos e comissionados,
 além do pagamento de condenações judiciais, fornecedores de bens e prestadores de
 serviços da Assembleia Legislativa do Estado do Paraná, incluindo os impostos e
 tributos correlatos.
 1.2 Integram e completam o presente termo contratual, para todos os fins de direito,
 obrigando as partes em todos os seus termos, as condições expressas no edital,
 especialmente os critérios e especificações descritos no Termo de Referência, partes integrantes deste contrato, proposta e documentos que a acompanham, firmados pela
 CONTRATADA.</t>
   </si>
   <si>
     <t>Wellington Otávio Dalmaz</t>
   </si>
   <si>
     <t>02/06/2023</t>
   </si>
   <si>
     <t>02/06/2028</t>
   </si>
   <si>
     <t>R$ 5.143.000,00</t>
   </si>
   <si>
-    <t>05142-16.2023</t>
-[...50 lines deleted...]
-  <si>
     <t>10951-25.2022</t>
   </si>
   <si>
     <t>ATA NOBREAK SIST. DE ENERG.</t>
   </si>
   <si>
     <t>UPS trifásico.</t>
   </si>
   <si>
     <t>Christian E. Perez Diaz</t>
   </si>
   <si>
     <t>036/2022</t>
   </si>
   <si>
     <t>26/05/2023</t>
   </si>
   <si>
     <t>R$ 78.300,00</t>
   </si>
   <si>
     <t>VIGÊNCIA É INDETERMINADA</t>
-  </si>
-[...23 lines deleted...]
-    <t>Vigência é indeterminada.</t>
   </si>
   <si>
     <t>19805-69.2023</t>
   </si>
   <si>
     <t>CENTRO CULTURAL TEATRO GUAÍRA - C.C.T.G.</t>
   </si>
   <si>
     <t>Constitui objeto do presente contrato a cessão de uso temporária do AUDITÓRIO
 BENTO MUNHOZ DA ROCHA NETO – GUAIRÃO para a realização do evento da Frente
 Parlamentar da Medicina, alusivo ao Dia de Combate ao Câncer Infantojuvenil, a ser
 realizado no dia 23 de novembro, às 19h, com 2.088 (dois mil e oitenta e oito) lugares,
 sendo 16 espaços para cadeirantes.</t>
   </si>
   <si>
     <t>Cristiano Meneghetti Ribas</t>
   </si>
   <si>
     <t>049/2023</t>
   </si>
   <si>
     <t>CONTRATO DE CESSÃO DE USO NÃO ONEROSA</t>
   </si>
   <si>
     <t>23/11/2023</t>
@@ -4509,108 +4040,63 @@
   <si>
     <t>R$ 2.606,00</t>
   </si>
   <si>
     <t>Vigência adstrita à entrega ado objeto</t>
   </si>
   <si>
     <t>DG</t>
   </si>
   <si>
     <t>07473-35.2022</t>
   </si>
   <si>
     <t>IRMA Com. De Cortinas</t>
   </si>
   <si>
     <t>Trilho motorizado/reforma cortina</t>
   </si>
   <si>
     <t>R$ 4.958,84</t>
   </si>
   <si>
     <t>Adstrita á entrega  do objeto</t>
   </si>
   <si>
-    <t>09386-88.2021</t>
-[...46 lines deleted...]
-  <si>
     <t>18865-35.2023</t>
   </si>
   <si>
     <t>VALDENOR ALVES DA SILVA</t>
   </si>
   <si>
     <t>O presente instrumento tem por objeto o licenciamento de direitos relativos às musicas
 "jingles da tampinha Paraná", de autoria e titularidade exclusiva do LICENCIANTE,
 que será divulgada, executada e compartilhada aos parceiros da ação solidária
 "Tampinha Paraná" e disponibilizada na internet, pela LICENCIADA.</t>
+  </si>
+  <si>
+    <t>-</t>
   </si>
   <si>
     <t>CONTRATO DE LICENCIAMENTO DE DIREITOS AUTORAIS</t>
   </si>
   <si>
     <t>22/03/2024</t>
   </si>
   <si>
     <t>22/03/2029</t>
   </si>
   <si>
     <t>Sem valor de pagamento - tempo indeterminado de vigência</t>
   </si>
   <si>
     <t>20949-27.2023</t>
   </si>
   <si>
     <t>LUCIO JOSÉ SLOBODIAN ME (CASSINO ARTIGOS DE COURO EIRELI - ME)</t>
   </si>
   <si>
     <t>Aquisição de 60 (sessenta) carteiras em couro natural com a finalidade
 de porta documentos, na cor preta com logomarca em baixo relevo com o texto
 “Assembleia legislativa do Estado do Paraná” e brasão do Estado do Paraná em
 metal, contendo divisórias que possibilitem a guarda de cartões em PVC e uma
 divisória para guarda de dinheiro em papel.</t>
@@ -4652,100 +4138,54 @@
 montagem e desmontagem de andaimes, com o fornecimento de toda a mão de obra necessária para
 a substituição em altura de 260 (duzentos e sessenta) lâmpadas localizadas no ambiente Plenário da
 Assembleia Legislativa do Estado do Paraná, nos termos do Inciso I, Art. 75 da Lei Federal nº
 14.133/2021.
 1.2 Integram e completam o presente termo contratual, para todos os fins de direito, obrigando as
 partes em todos os seus termos, as condições expressas no processo 10967-72.2024, especialmente
 os critérios e especificações descritos no Termo de Referência, partes integrantes deste contrato,
 proposta e documentos que a acompanham, firmados pela CONTRATADA.</t>
   </si>
   <si>
     <t>014/2024</t>
   </si>
   <si>
     <t>030/2024</t>
   </si>
   <si>
     <t>15/08/2024</t>
   </si>
   <si>
     <t>15/02/2025</t>
   </si>
   <si>
     <t>R$ 99.350,00</t>
   </si>
   <si>
-    <t>Presidência</t>
-[...47 lines deleted...]
-  <si>
     <t>08256-31.2025</t>
+  </si>
+  <si>
+    <t>ASSOCIAÇÃO DOS MUNICIPIOS -AMP</t>
   </si>
   <si>
     <t>Locação de espaço físico para um estande institucional de 40 m2, dentro dos padrões
 estabelecidos pela organizadora do evento, incluindo infraestrutura, mobiliário e demais serviços
 necessários para garantir o pleno funcionamento do espaço à Assembleia Legislativa do Estado do
 Paraná- ALEP, visando a participação institucional no evento "EMUPAR – Encontro de Municípios
 Paranaenses – Fortalecendo a Gestão Pública para o Futuro", a ser realizado na cidade de Curitiba,
 nos dias 29 e 30 de abril de 2025, nas dependências da UP Experience, localizada no município de
 Curitiba/PR, nos termos da tabela abaixo, conforme condições e exigências estabelecidas neste
 instrumento.</t>
   </si>
   <si>
     <t>008/2025</t>
   </si>
   <si>
     <t>30/04/2025</t>
   </si>
   <si>
     <t>30/05/2025</t>
   </si>
   <si>
     <t>04362-33.2021</t>
   </si>
   <si>
     <t>ASTRAL - ASSOCIAÇÃO BRASILEIRA DE TELEVISÃO E RÁDIO LEGISLATIVA</t>
@@ -4759,65 +4199,50 @@
 do Paraná.
 PARAGRÁFO ÚNICO: a cooperação e o intercâmbio mútuos consistirão na transferência de
 conhecimento, informações e experiências, ou quaisquer outras atividades de interesse comum das
 partes na área mencionada nesta cláusula, exceto informações protegidas pela legislação, pelo sigilo
 bancário e as consideradas de caráter confidencial pelas instituições cooperadas.</t>
   </si>
   <si>
     <t>28/07/2023</t>
   </si>
   <si>
     <t>07663-43.2023</t>
   </si>
   <si>
     <t>A Alep poderá fazer uso dos benefícios e direitos oferecidos pela Associação Brasileira de Televisões e Rádios Legislativas, conforme definições constantes no seu Estatuto Social e no presente Termo, mediante seu aceite a este Termo de Filiação.</t>
   </si>
   <si>
     <t>Termo de Filiação</t>
   </si>
   <si>
     <t>08/11/2025</t>
   </si>
   <si>
     <t>R$ 9.000,00</t>
   </si>
   <si>
-    <t>11827-35.2024</t>
-[...13 lines deleted...]
-  <si>
     <t>03306-18.2024</t>
   </si>
   <si>
     <t>BRACELLOS E RAUTENBERG</t>
   </si>
   <si>
     <t>Aquisições de etiquetas adesivas para identificação de visitantes conforme
 especificações e condições constantes no Termo de Referência e aquisição de 300.000 (trezentos mil) bottons adesivos com 07 (sete) cores distintas</t>
   </si>
   <si>
     <t>009/2024</t>
   </si>
   <si>
     <t>08/05/2024</t>
   </si>
   <si>
     <t>08/05/2025</t>
   </si>
   <si>
     <t>R$ 7.431,00</t>
   </si>
   <si>
     <t>06842-91.2024</t>
   </si>
   <si>
@@ -4855,139 +4280,100 @@
 de lavanderia (lavagem à seco e molhado, secagem, conservação e passa
 roupas) para atender a demanda das unidades administrativas da Assembleia
 Legislativa do Estado do Paraná, nos termos da tabela abaixo, conforme
 condições e exigências estabelecidas neste instrumento. ntegram e completam o presente termo contratual, para todos os fins de direito,
 obrigando as partes em todos os seus termos, as condições expressas no edital,
 especialmente os critérios e especificações descritos no Termo de Referência
 parte integrante deste contrato, proposta e documentos que a acompanham
 firmados pela CONTRATADA.</t>
   </si>
   <si>
     <t>010/2024</t>
   </si>
   <si>
     <t>06/2024</t>
   </si>
   <si>
     <t>25/06/2024</t>
   </si>
   <si>
     <t>25/06/2026</t>
   </si>
   <si>
     <t>R$ 81.660,25</t>
   </si>
   <si>
-    <t>07348-09.2024</t>
-[...18 lines deleted...]
-  <si>
     <t>13036-81.2024</t>
   </si>
   <si>
     <t>GIBRALTAR COMERCIO DE PRODUTOS DE LIMPEZA LTDA</t>
   </si>
   <si>
     <t>Trata-se de uma contratação direta de empresa especializada no fornecimento de Papel
 Toalha e Bobina de Papel Higiênico, por meio de Dispensa de Licitação nos termos do artigo
 75, inciso II, da Lei 14.133/2021 e artigos 148, 158 e 159 do Decreto Estadual n° 10.086/22.</t>
   </si>
   <si>
     <t>018/2024</t>
   </si>
   <si>
     <t>036/2024</t>
   </si>
   <si>
     <t>27/09/2024</t>
   </si>
   <si>
     <t>27/09/2029</t>
   </si>
   <si>
     <t>R$ 50.736,00</t>
   </si>
   <si>
     <t>12781-79.2024</t>
   </si>
   <si>
     <t>COMERCIAL FRESCALE</t>
   </si>
   <si>
     <t>Trata-se de contratação de empresa especializada, por dispensa de licitação, para
 fornecimento parcelado de água mineral com gás, para fins de manutenção dos níveis de
 estoque do almoxarifado da Assembleia Legislativa do Estado do Paraná.</t>
   </si>
   <si>
     <t>019/2024</t>
   </si>
   <si>
     <t>037/2024</t>
   </si>
   <si>
     <t>27/11/2024</t>
   </si>
   <si>
     <t>27/05/2025</t>
   </si>
   <si>
     <t>R$ 9.606,40</t>
-  </si>
-[...17 lines deleted...]
-    <t>26/11/2026</t>
   </si>
   <si>
     <t>00280-43.2025</t>
   </si>
   <si>
     <t>Coopavel Cooperativa Agroindustrial</t>
   </si>
   <si>
     <t>Locação de espaço, mobiliário e equipamentos, para montagem do ESPAÇO ASSEMBLEIA
 (estande Advance), e instalação de Sessão Solene da Assembleia Legislativa do Paraná (espaço
 Auditório Paraná Cooperativo), através da empresa especializada em organização e realização de
 eventos, já contratada pelo Show Rural Coopavel em Cascavel, entre os dias 10 de fevereiro a 14 de
 fevereiro de 2025, no município de Cascavel/PR.</t>
   </si>
   <si>
     <t>004/2025</t>
   </si>
   <si>
     <t>002/2025</t>
   </si>
   <si>
     <t>17/02/2025</t>
   </si>
   <si>
     <t>R$ 150.000,00</t>
@@ -5279,84 +4665,50 @@
     <t>01/01/2025</t>
   </si>
   <si>
     <t>01/01/2030</t>
   </si>
   <si>
     <t>R$ 2.558.146,78</t>
   </si>
   <si>
     <t>00500-23.2024</t>
   </si>
   <si>
     <t>MVM ENGENHARIA LTDA</t>
   </si>
   <si>
     <t>O objeto da presente dispensa eletrônica é a contratação emergencial de empresa
 especializada para execução, sob demanda, de serviços comuns de engenharia em obras de
 manutenções prediais preventivas e/ou corretivas, com fornecimento incluso de materiais e mão de
 obra sem dedicação exclusiva.</t>
   </si>
   <si>
     <t>26/10/2024</t>
   </si>
   <si>
     <t>R$ 1.442.924,73</t>
-  </si>
-[...32 lines deleted...]
-    <t>26/03/2025</t>
   </si>
   <si>
     <t>19445-86.2024</t>
   </si>
   <si>
     <t>ECCO SALVA – SALVA SERVIÇOS MÉDICOS DE EMERGÊNCIAS LTDA</t>
   </si>
   <si>
     <t>Prestação dos serviços de emergências médicas, com unidades de terapia intensiva móvel,
 acompanhadas de equipe médica, com atendimento pediátrico, sem restrição de doenças préexistentes e sem carência para o início das atividades, prestando atendimento básico para o sistema
 de emergências e urgências médicas a todos os servidores, e a qualquer pessoa que se encontre nas
 dependências físicas e nos demais imóveis utilizados pela Assembleia Legislativa do Estado do
 Paraná, além dos eventos oficiais realizados pela ALEP.</t>
   </si>
   <si>
     <t>Francielli Daiane dos Santos Dario</t>
   </si>
   <si>
     <t>003/2025</t>
   </si>
   <si>
     <t>31/01/2025</t>
   </si>
   <si>
     <t>31/01/2026</t>
@@ -5584,87 +4936,66 @@
   <si>
     <t>22/2023 SEAP</t>
   </si>
   <si>
     <t>17/09/2024</t>
   </si>
   <si>
     <t>03/07/2025</t>
   </si>
   <si>
     <t>V8 SOLUÇÕES E SERVIÇOS DE TURISMO LTDA</t>
   </si>
   <si>
     <t>Contratação, sob demanda, de fornecedor de serviço de agenciamento de viagens,
 especializado em emissão de passagens aéreas e terrestres, nacionais e internacionais,
 compreendendo os serviços de cotação, reserva, emissão, marcação, remarcação,
 cancelamento, bem como emissão de seguro de assistência em viagem internacional.</t>
   </si>
   <si>
     <t>050/2023</t>
   </si>
   <si>
     <t>R$ 400.000,00</t>
   </si>
   <si>
-    <t>15238-91.2023</t>
-[...22 lines deleted...]
-  <si>
     <t>17673-09.2025</t>
   </si>
   <si>
     <t>Museu Oscar Niemeyer</t>
   </si>
   <si>
     <t>Ação cultural consistente em empréstimo de obras e exposição itinerante do Acervo do Museu Oscar Niemeyer a ser recebida na Assembleia Legislativa do Estado do Paraná</t>
   </si>
   <si>
     <t>019/2025</t>
   </si>
   <si>
     <t>Publicado</t>
+  </si>
+  <si>
+    <t>Acordo de Cooperação Técnica</t>
   </si>
   <si>
     <t>27/10/2025</t>
   </si>
   <si>
     <t>26/10/2026</t>
   </si>
   <si>
     <t>DIRETORIA DE APOIO TÉCNICO</t>
   </si>
   <si>
     <t>10977-90.2025</t>
   </si>
   <si>
     <t>ASSOCIAÇÃO BRASILEIRA DE TELEVISÕES E RÁDIOS LEGISLATIVAS - ASTRAL</t>
   </si>
   <si>
     <t>O presente TERMO DE FILIAÇÃO tem por objeto formalizar a filiação da ALEP junto à ASTRAL, além de estabelecer a cooperação técnica e o intercâmbio de
 conhecimentos, informações e experiências, visando à implantação, gestão e expansão dos canais de rádio e televisão dos legislativos, bem como a promoção de seminários, cursos, palestras e treinamentos para os profissionais de comunicação e a implementação de ações, programas, projetos e atividades complementares de interesse comum entre a ASTRAL e a ALEP.</t>
   </si>
   <si>
     <t>TERMO DE FILIAÇÃO</t>
   </si>
   <si>
     <t>Vigente</t>
@@ -6275,115 +5606,50 @@
   <si>
     <t>FACHINELI COMUNICAÇÃO LTDA</t>
   </si>
   <si>
     <t>Prestação dos serviços de locação, pelo período de 24 (vinte e quatro) meses, de antenas móveis satelitais de baixa órbita, com kit completo para instalação e uso em veículos (em deslocamento) e em locais fixos temporários, incluindo fornecimento, instalação, manutenção e suporte técnico, para acesso à internet via satélite em locais com infraestrutura de rede deficiente ou inexistente, conforme especificações técnicas, quantidades e demais condições previstas no presente Contrato e Termo de Referência.</t>
   </si>
   <si>
     <t>Capitão QOPM Felipe Vitor Hess</t>
   </si>
   <si>
     <t>029/2025</t>
   </si>
   <si>
     <t>016/2025</t>
   </si>
   <si>
     <t>29/10/2025</t>
   </si>
   <si>
     <t>29/10/2027</t>
   </si>
   <si>
     <t>R$ 224.096,40</t>
   </si>
   <si>
-    <t>16812-76.2024</t>
-[...63 lines deleted...]
-  <si>
     <t>Diretoria-Geral</t>
   </si>
   <si>
     <t>04097-92.2026</t>
   </si>
   <si>
     <t>Forus Soluções em Sustentabilidade LTDA</t>
   </si>
   <si>
     <t>Contratação direta, por inexigibilidade de licitação, com fundamento no art. 74, inciso III, alínea “f”, da Lei nº 14.133/2021, junto à entidade organizadora do evento Smart City Expo Curitiba 2026, visando à participação institucional da Assembleia Legislativa do Estado do Paraná, por meio da aquisição de pacote institucional de credenciais e benefícios associados, para acesso às atividades técnicas, institucionais e de networking do evento, a ser realizado nos dias 25, 26 e 27 de março de 2026, na cidade de Curitiba/PR.</t>
   </si>
   <si>
     <t>Renata Chabowski Desplanches</t>
   </si>
   <si>
     <t>007/2026</t>
   </si>
   <si>
     <t>24/03/2026</t>
   </si>
   <si>
     <t>24/04/2026</t>
   </si>
   <si>
     <t>12977-25.2024</t>
@@ -6397,168 +5663,98 @@
   <si>
     <t>João Evaristo Debiasi</t>
   </si>
   <si>
     <t>006/2025</t>
   </si>
   <si>
     <t>Concorrência presencial</t>
   </si>
   <si>
     <t>31/03/2025</t>
   </si>
   <si>
     <t>30/03/2027</t>
   </si>
   <si>
     <t>R$ 38.800.000,00</t>
   </si>
   <si>
     <t>LUA PROPAGANDA LTDA</t>
   </si>
   <si>
     <t>Concorrência Pública</t>
   </si>
   <si>
-    <t>Coordenadoria de Cerimonial</t>
-[...27 lines deleted...]
-  <si>
     <t>LOJA DOCE PUBLICIDADE LTDA</t>
   </si>
   <si>
     <t>R$ 38.000.000,00</t>
   </si>
   <si>
-    <t>PRATO NOBRE REFEIÇÕES COLETIVAS LTDA</t>
-[...9 lines deleted...]
-    <t>08/04/2026</t>
+    <t>01027-50.2025</t>
+  </si>
+  <si>
+    <t>LIGGA TELECOM S.A</t>
+  </si>
+  <si>
+    <t>Prestação de serviços de internet banda larga, com fornecimento de 6 (seis) links, mínimo de 500 Mbps cada, com suporte técnico, a serem instalados no imóvel localizado na Avenida João Gualberto, nº 1.000, Curitiba – PR, CEP 80.030-000.</t>
+  </si>
+  <si>
+    <t>Marcelo Plata</t>
+  </si>
+  <si>
+    <t>08/04/2025</t>
   </si>
   <si>
     <t>08/04/2027</t>
   </si>
   <si>
-    <t>R$ 72.585,00</t>
-[...19 lines deleted...]
-  <si>
     <t>R$ 10.792,80</t>
   </si>
   <si>
     <t>04090-87.2026</t>
   </si>
   <si>
     <t>SOCIEDADE RURAL DO PARANÁ –  CNPJ nº 78.609.989/0001-22</t>
   </si>
   <si>
     <t>Contratação direta, por inexigibilidade de licitação, com fundamento no art. 74, inciso I, da Lei nº 14.133/2021, junto à entidade organizadora da ExpoLondrina 2026, visando à cessão de espaço físico no âmbito do referido evento, a ser realizado no Município de Londrina/PR, entre os dias 10 a 19 de abril de 2026, para instalação e funcionamento da Assembleia Itinerante da Assembleia Legislativa do Estado do Paraná, a fim de atender às demandas institucionais.</t>
   </si>
   <si>
     <t>008/2026</t>
   </si>
   <si>
     <t>09/04/2026</t>
   </si>
   <si>
     <t>09/04/2027</t>
   </si>
   <si>
     <t>R$ 71.530,00</t>
   </si>
   <si>
-    <t>A. L. SANTIN ALIMENTAÇÃO - CNPJ nº: 28.373.356/0001-90</t>
-[...20 lines deleted...]
-  <si>
     <t>02881-44.2025</t>
   </si>
   <si>
     <t>Locação de espaço, mobiliário e equipamentos para montagem espaço assembleia, e instalação de sessão solene da assembleia legislativa do Paraná, na ExpoParanavaí 2025, de organização exclusiva da sociedade rural de Paranavaí, evento a ser realizado entre os dias e 07 a 16 de março de 2025, no munícipio de Paranavaí-PR.</t>
   </si>
   <si>
     <t>Não vigente</t>
   </si>
   <si>
     <t>07/03/2025</t>
   </si>
   <si>
     <t>07/04/2025</t>
   </si>
   <si>
     <t>R$ 200.001,60</t>
   </si>
   <si>
     <t>02866-61.2025</t>
   </si>
   <si>
     <t>SOCIEDADE RURAL DE UMUARAMA</t>
   </si>
   <si>
     <t>Locação de espaço, mobiliário e equipamentos para montagem Espaço Assembleia e a realização de uma Sessão Solene da Assembleia Legislativa do Paraná, a ser executada pela Sociedade Rural de Umuarama. Os serviços serão prestados no âmbito da 50ª Exposição Agropecuária, Comercial e Industrial de Umuarama / 23ª Feira Internacional, que ocorrerá entre os dias 13 e 23 de março de 2025, no município de Umuarama-PR.</t>
@@ -6677,115 +5873,174 @@
   <si>
     <t>R$ 22.650,00</t>
   </si>
   <si>
     <t>10334-88.2025</t>
   </si>
   <si>
     <t>CELEPAR - COMPANHIA DE TECNOLOGIA DA INFORMAÇÃO E COMUNICAÇÃO DO PARANÁ</t>
   </si>
   <si>
     <t>Contratação de empresa especializada para a prestação de serviços de suporte na área de Tecnologia da Informação e Comunicações (TIC), visando à organização, desenvolvimento, implantação e execução de transformação digital na ALEP.</t>
   </si>
   <si>
     <t>026/2025</t>
   </si>
   <si>
     <t>29/08/2025</t>
   </si>
   <si>
     <t>29/08/2030</t>
   </si>
   <si>
     <t>R$ 33.128.752,80</t>
   </si>
   <si>
-    <t>PRATO NOBRE REFEIÇÕES COLETIVAS LTDA – CNPJ 23.712.322/0001-69</t>
-[...20 lines deleted...]
-  <si>
     <t>Procuradoria-Geral</t>
   </si>
   <si>
     <t>22868-06.2025</t>
   </si>
   <si>
     <t>Zênite Informação e Consultoria S/A</t>
   </si>
   <si>
     <t>Contratação de serviço de assinatura, pelo período de 12 (doze) meses, de 10 (dez) licenças para acesso simultâneo à plataforma digital de pesquisa jurídica "Zênite Fácil IA", incluindo a assistente de pesquisa com inteligência artificial "ZIÁ".</t>
   </si>
   <si>
     <t>034/2025</t>
   </si>
   <si>
     <t>28/11/2026</t>
   </si>
   <si>
     <t>R$ 26.700,00</t>
   </si>
   <si>
     <t>23381-26.2025</t>
   </si>
   <si>
     <t>CONSELHO DE SECRETARIAS MUNICIPAIS DE SAÚDE DO PARANÁ</t>
   </si>
   <si>
     <t>Contratação de apoio institucional da Assembleia Legislativa do Estado do Paraná no XXXVII Congresso Estadual das Secretarias Municipais de Saúde do Paraná – COSEMS/PR, que ocorrerá entre os dias 11 a 14 de novembro de 2025, na cidade de Foz do Iguaçu.</t>
   </si>
   <si>
     <t>Ricardo Pencai Gil da Silva</t>
   </si>
   <si>
     <t>033/2025</t>
   </si>
   <si>
     <t>12/11/2025</t>
   </si>
   <si>
     <t>12/12/2025</t>
   </si>
   <si>
     <t>R$ 30.000,00</t>
+  </si>
+  <si>
+    <t>Diretoria de Assistência ao Plenário - DAP</t>
+  </si>
+  <si>
+    <t>18855-08.2025</t>
+  </si>
+  <si>
+    <t>PERFORMANCE AUDIO VISUAIS</t>
+  </si>
+  <si>
+    <t>Contratação de serviços especializados para adequação do sistema de som, testes técnicos de desempenho e capacitação da equipe responsável pela operação do sistema de som do Plenário. A melhoria do sistema de som do Plenário da Assembleia Legislativa do Estado do Paraná, compreendendo a execução de reposicionamento, remoção e instalação de alto-falantes, fornecimento de cabos e conectores diversos, canaletas de acabamento, realização de testes e avaliação técnica do desempenho acústico, bem como a capacitação da equipe responsável pela operação e manutenção do sistema, visando garantir maior qualidade, clareza e uniformidade na transmissão das atividades parlamentares, audiências públicas e demais solenidades oficiais.</t>
+  </si>
+  <si>
+    <t>Everton Adroal Assunção</t>
+  </si>
+  <si>
+    <t>032/2025</t>
+  </si>
+  <si>
+    <t>12/05/2026</t>
+  </si>
+  <si>
+    <t>R$ 23.518,00</t>
+  </si>
+  <si>
+    <t>Comissão de Defesa do Consumidor</t>
+  </si>
+  <si>
+    <t>18376-40.2025</t>
+  </si>
+  <si>
+    <t>PATRAS SERVICOS GRAFICOS LTDA</t>
+  </si>
+  <si>
+    <t>Realização de serviço especializado, por meio de dispensa de licitação, para diagramação, arte-finalização e impressão de publicações contendo o texto integral do Código do Consumidor do Estado do Paraná – Lei nº 22.130, de 9 de setembro de 2024.</t>
+  </si>
+  <si>
+    <t>Pierre Lourenço da Silva</t>
+  </si>
+  <si>
+    <t>031/2025</t>
+  </si>
+  <si>
+    <t>12/11/2026</t>
+  </si>
+  <si>
+    <t>R$ 4.650.000,00</t>
+  </si>
+  <si>
+    <t>17103-76.2024</t>
+  </si>
+  <si>
+    <t>LUCA COMERCIO DE SISTEMAS AUDIO VISUAIS LTDA</t>
+  </si>
+  <si>
+    <t>Contratação de empresa especializada para o fornecimento de solução integrada de painel com tecnologia LED e matriz de vídeo para o plenário da  Assembleia Legislativa, incluindo o fornecimento de equipamentos, instalação, configuração, manutenção, suporte técnico, garantia dos componentes e serviços necessários para o pleno funcionamento do sistema .</t>
+  </si>
+  <si>
+    <t>010/2026</t>
+  </si>
+  <si>
+    <t>07/05/2026</t>
+  </si>
+  <si>
+    <t>06/05/2031</t>
+  </si>
+  <si>
+    <t>R$ 970.500,00</t>
+  </si>
+  <si>
+    <t>06743-42.2026</t>
+  </si>
+  <si>
+    <t>Contratação direta, por inexigibilidade de licitação, com fundamento no art. 74, inciso I, da Lei nº 14.133/2021, junto à Sociedade Rural de Maringá, entidade organizadora da 52ª Expoingá 2026 - 29ª Internacional, visando à cessão de espaço físico e à disponibilização de infraestrutura necessária para instalação e funcionamento da Assembleia Itinerante da Assembleia Legislativa do Estado do Paraná, no período de 07 a 17 de maio de 2026, no Parque Internacional de Exposições Francisco Feio Ribeiro, no município de Maringá - Paraná, para atender às demandas institucionais da Assembleia Legislativa do Estado do Paraná.</t>
+  </si>
+  <si>
+    <t>013/2026</t>
+  </si>
+  <si>
+    <t>07/05/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b val="1"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FFFFFFFF"/>
       <name val="Calibri"/>
@@ -7146,55 +6401,55 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr filterMode="1">
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:O300"/>
+  <dimension ref="A1:O265"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozen"/>
-      <selection pane="bottomLeft" activeCell="A1" sqref="A1:O300"/>
+      <selection pane="bottomLeft" activeCell="A1" sqref="A1:O265"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="20" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="50" customWidth="true" style="0"/>
     <col min="5" max="5" width="20" customWidth="true" style="0"/>
     <col min="6" max="6" width="20" customWidth="true" style="0"/>
     <col min="7" max="7" width="15" customWidth="true" style="0"/>
     <col min="8" max="8" width="15" customWidth="true" style="0"/>
     <col min="9" max="9" width="20" customWidth="true" style="0"/>
     <col min="10" max="10" width="20" customWidth="true" style="0"/>
     <col min="11" max="11" width="15" customWidth="true" style="0"/>
     <col min="12" max="12" width="18" customWidth="true" style="0"/>
     <col min="13" max="13" width="18" customWidth="true" style="0"/>
     <col min="14" max="14" width="20" customWidth="true" style="0"/>
     <col min="15" max="15" width="40" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:15" customHeight="1" ht="30">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
@@ -7540,13317 +6795,11722 @@
       </c>
       <c r="I8" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J8" s="2" t="s">
         <v>89</v>
       </c>
       <c r="K8" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L8" s="3" t="s">
         <v>90</v>
       </c>
       <c r="M8" s="3" t="s">
         <v>91</v>
       </c>
       <c r="N8" s="4" t="s">
         <v>92</v>
       </c>
       <c r="O8" s="2" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" s="2" t="s">
         <v>94</v>
       </c>
-      <c r="B9" s="2" t="s">
+      <c r="C9" s="2" t="s">
         <v>95</v>
       </c>
-      <c r="C9" s="2" t="s">
+      <c r="D9" s="2" t="s">
         <v>96</v>
       </c>
-      <c r="D9" s="2" t="s">
+      <c r="E9" s="2" t="s">
         <v>97</v>
       </c>
-      <c r="E9" s="2" t="s">
+      <c r="F9" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G9" s="2" t="s">
+        <v>89</v>
+      </c>
+      <c r="H9" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="I9" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J9" s="2" t="s">
         <v>98</v>
-      </c>
-[...13 lines deleted...]
-        <v>102</v>
       </c>
       <c r="K9" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L9" s="3" t="s">
-        <v>103</v>
+        <v>99</v>
       </c>
       <c r="M9" s="3" t="s">
-        <v>104</v>
+        <v>100</v>
       </c>
       <c r="N9" s="4" t="s">
-        <v>105</v>
+        <v>101</v>
       </c>
       <c r="O9" s="2"/>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B10" s="2" t="s">
+        <v>102</v>
+      </c>
+      <c r="C10" s="2" t="s">
+        <v>103</v>
+      </c>
+      <c r="D10" s="2" t="s">
+        <v>104</v>
+      </c>
+      <c r="E10" s="2" t="s">
+        <v>105</v>
+      </c>
+      <c r="F10" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G10" s="2" t="s">
         <v>106</v>
-      </c>
-[...13 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H10" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I10" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J10" s="2" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="K10" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L10" s="3" t="s">
-        <v>111</v>
+        <v>108</v>
       </c>
       <c r="M10" s="3" t="s">
-        <v>112</v>
+        <v>109</v>
       </c>
       <c r="N10" s="4" t="s">
-        <v>113</v>
+        <v>110</v>
       </c>
       <c r="O10" s="2"/>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B11" s="2" t="s">
+        <v>111</v>
+      </c>
+      <c r="C11" s="2" t="s">
+        <v>112</v>
+      </c>
+      <c r="D11" s="2" t="s">
+        <v>113</v>
+      </c>
+      <c r="E11" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F11" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G11" s="2" t="s">
         <v>114</v>
-      </c>
-[...13 lines deleted...]
-        <v>118</v>
       </c>
       <c r="H11" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I11" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J11" s="2" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="K11" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L11" s="3" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="M11" s="3" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="N11" s="4" t="s">
-        <v>122</v>
+        <v>116</v>
       </c>
       <c r="O11" s="2"/>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" s="2" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="B12" s="2" t="s">
+        <v>118</v>
+      </c>
+      <c r="C12" s="2" t="s">
+        <v>119</v>
+      </c>
+      <c r="D12" s="2" t="s">
+        <v>120</v>
+      </c>
+      <c r="E12" s="2" t="s">
+        <v>121</v>
+      </c>
+      <c r="F12" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G12" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="H12" s="2" t="s">
         <v>123</v>
       </c>
-      <c r="C12" s="2" t="s">
+      <c r="I12" s="2" t="s">
         <v>124</v>
       </c>
-      <c r="D12" s="2" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="J12" s="2" t="s">
-        <v>127</v>
+        <v>122</v>
       </c>
       <c r="K12" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L12" s="3" t="s">
-        <v>120</v>
+        <v>108</v>
       </c>
       <c r="M12" s="3" t="s">
-        <v>121</v>
+        <v>109</v>
       </c>
       <c r="N12" s="4" t="s">
-        <v>128</v>
+        <v>125</v>
       </c>
       <c r="O12" s="2"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B13" s="2" t="s">
+        <v>126</v>
+      </c>
+      <c r="C13" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="D13" s="2" t="s">
+        <v>128</v>
+      </c>
+      <c r="E13" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F13" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G13" s="2" t="s">
         <v>129</v>
       </c>
-      <c r="B13" s="2" t="s">
+      <c r="H13" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="I13" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J13" s="2" t="s">
         <v>130</v>
-      </c>
-[...22 lines deleted...]
-        <v>102</v>
       </c>
       <c r="K13" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L13" s="3" t="s">
-        <v>120</v>
+        <v>131</v>
       </c>
       <c r="M13" s="3" t="s">
-        <v>121</v>
+        <v>132</v>
       </c>
       <c r="N13" s="4" t="s">
-        <v>135</v>
+        <v>133</v>
       </c>
       <c r="O13" s="2"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B14" s="2" t="s">
+        <v>134</v>
+      </c>
+      <c r="C14" s="2" t="s">
+        <v>135</v>
+      </c>
+      <c r="D14" s="2" t="s">
         <v>136</v>
       </c>
-      <c r="C14" s="2" t="s">
+      <c r="E14" s="2" t="s">
         <v>137</v>
       </c>
-      <c r="D14" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F14" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G14" s="2" t="s">
-        <v>139</v>
+        <v>129</v>
       </c>
       <c r="H14" s="2" t="s">
-        <v>79</v>
+        <v>6</v>
       </c>
       <c r="I14" s="2" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="J14" s="2" t="s">
-        <v>140</v>
+        <v>129</v>
       </c>
       <c r="K14" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L14" s="3" t="s">
-        <v>141</v>
+        <v>138</v>
       </c>
       <c r="M14" s="3" t="s">
-        <v>142</v>
+        <v>139</v>
       </c>
       <c r="N14" s="4" t="s">
-        <v>143</v>
+        <v>140</v>
       </c>
       <c r="O14" s="2"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B15" s="2" t="s">
-        <v>144</v>
+        <v>126</v>
       </c>
       <c r="C15" s="2" t="s">
-        <v>145</v>
+        <v>141</v>
       </c>
       <c r="D15" s="2" t="s">
-        <v>146</v>
+        <v>128</v>
       </c>
       <c r="E15" s="2" t="s">
-        <v>147</v>
+        <v>97</v>
       </c>
       <c r="F15" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G15" s="2" t="s">
-        <v>139</v>
+        <v>59</v>
       </c>
       <c r="H15" s="2" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="I15" s="2" t="s">
-        <v>47</v>
+        <v>23</v>
       </c>
       <c r="J15" s="2" t="s">
-        <v>139</v>
+        <v>130</v>
       </c>
       <c r="K15" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L15" s="3" t="s">
-        <v>148</v>
+        <v>142</v>
       </c>
       <c r="M15" s="3" t="s">
-        <v>149</v>
+        <v>139</v>
       </c>
       <c r="N15" s="4" t="s">
-        <v>150</v>
+        <v>143</v>
       </c>
       <c r="O15" s="2"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B16" s="2" t="s">
-        <v>136</v>
+        <v>126</v>
       </c>
       <c r="C16" s="2" t="s">
-        <v>151</v>
+        <v>144</v>
       </c>
       <c r="D16" s="2" t="s">
-        <v>138</v>
+        <v>128</v>
       </c>
       <c r="E16" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F16" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="2" t="s">
-        <v>59</v>
+        <v>130</v>
       </c>
       <c r="H16" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I16" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J16" s="2" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="K16" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L16" s="3" t="s">
-        <v>152</v>
+        <v>145</v>
       </c>
       <c r="M16" s="3" t="s">
-        <v>149</v>
+        <v>146</v>
       </c>
       <c r="N16" s="4" t="s">
-        <v>153</v>
+        <v>147</v>
       </c>
       <c r="O16" s="2"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="B17" s="2" t="s">
-        <v>136</v>
+        <v>148</v>
       </c>
       <c r="C17" s="2" t="s">
-        <v>154</v>
+        <v>149</v>
       </c>
       <c r="D17" s="2" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="E17" s="2" t="s">
-        <v>109</v>
+        <v>56</v>
       </c>
       <c r="F17" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G17" s="2" t="s">
-        <v>140</v>
+        <v>98</v>
       </c>
       <c r="H17" s="2" t="s">
-        <v>79</v>
+        <v>6</v>
       </c>
       <c r="I17" s="2" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="J17" s="2" t="s">
-        <v>140</v>
+        <v>130</v>
       </c>
       <c r="K17" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L17" s="3" t="s">
-        <v>155</v>
+        <v>151</v>
       </c>
       <c r="M17" s="3" t="s">
-        <v>156</v>
+        <v>152</v>
       </c>
       <c r="N17" s="4" t="s">
-        <v>157</v>
+        <v>153</v>
       </c>
       <c r="O17" s="2"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" s="2" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="B18" s="2" t="s">
+        <v>155</v>
+      </c>
+      <c r="C18" s="2" t="s">
+        <v>156</v>
+      </c>
+      <c r="D18" s="2" t="s">
+        <v>157</v>
+      </c>
+      <c r="E18" s="2" t="s">
         <v>158</v>
       </c>
-      <c r="C18" s="2" t="s">
+      <c r="F18" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G18" s="2" t="s">
         <v>159</v>
       </c>
-      <c r="D18" s="2" t="s">
+      <c r="H18" s="2" t="s">
         <v>160</v>
       </c>
-      <c r="E18" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I18" s="2" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="J18" s="2" t="s">
-        <v>140</v>
+        <v>161</v>
       </c>
       <c r="K18" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L18" s="3" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="M18" s="3" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="N18" s="4" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="O18" s="2"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" s="2" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="B19" s="2" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="C19" s="2" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="D19" s="2" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="E19" s="2" t="s">
-        <v>167</v>
+        <v>97</v>
       </c>
       <c r="F19" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G19" s="2" t="s">
-        <v>168</v>
+        <v>115</v>
       </c>
       <c r="H19" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="I19" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J19" s="2" t="s">
         <v>169</v>
       </c>
-      <c r="I19" s="2" t="s">
-[...2 lines deleted...]
-      <c r="J19" s="2" t="s">
+      <c r="K19" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L19" s="3" t="s">
         <v>170</v>
       </c>
-      <c r="K19" s="2" t="s">
+      <c r="M19" s="3" t="s">
         <v>171</v>
       </c>
-      <c r="L19" s="3" t="s">
+      <c r="N19" s="4" t="s">
         <v>172</v>
-      </c>
-[...4 lines deleted...]
-        <v>174</v>
       </c>
       <c r="O19" s="2"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" s="2" t="s">
-        <v>15</v>
+        <v>73</v>
       </c>
       <c r="B20" s="2" t="s">
+        <v>173</v>
+      </c>
+      <c r="C20" s="2" t="s">
+        <v>174</v>
+      </c>
+      <c r="D20" s="2" t="s">
         <v>175</v>
       </c>
-      <c r="C20" s="2" t="s">
+      <c r="E20" s="2" t="s">
         <v>176</v>
       </c>
-      <c r="D20" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F20" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G20" s="2" t="s">
-        <v>127</v>
+        <v>169</v>
       </c>
       <c r="H20" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I20" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J20" s="2" t="s">
-        <v>178</v>
+        <v>129</v>
       </c>
       <c r="K20" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L20" s="3" t="s">
+        <v>177</v>
+      </c>
+      <c r="M20" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="N20" s="4" t="s">
         <v>179</v>
-      </c>
-[...4 lines deleted...]
-        <v>181</v>
       </c>
       <c r="O20" s="2"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" s="2" t="s">
-        <v>73</v>
+        <v>52</v>
       </c>
       <c r="B21" s="2" t="s">
+        <v>180</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D21" s="2" t="s">
         <v>182</v>
       </c>
-      <c r="C21" s="2" t="s">
+      <c r="E21" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F21" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G21" s="2" t="s">
         <v>183</v>
       </c>
-      <c r="D21" s="2" t="s">
+      <c r="H21" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I21" s="2" t="s">
         <v>184</v>
       </c>
-      <c r="E21" s="2" t="s">
+      <c r="J21" s="2" t="s">
         <v>185</v>
-      </c>
-[...13 lines deleted...]
-        <v>139</v>
       </c>
       <c r="K21" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L21" s="3" t="s">
         <v>186</v>
       </c>
       <c r="M21" s="3" t="s">
         <v>187</v>
       </c>
       <c r="N21" s="4" t="s">
         <v>188</v>
       </c>
       <c r="O21" s="2"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="B22" s="2" t="s">
         <v>189</v>
       </c>
       <c r="C22" s="2" t="s">
         <v>190</v>
       </c>
       <c r="D22" s="2" t="s">
         <v>191</v>
       </c>
       <c r="E22" s="2" t="s">
-        <v>56</v>
+        <v>105</v>
       </c>
       <c r="F22" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G22" s="2" t="s">
-        <v>192</v>
+        <v>46</v>
       </c>
       <c r="H22" s="2" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="I22" s="2" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
       <c r="J22" s="2" t="s">
-        <v>194</v>
+        <v>46</v>
       </c>
       <c r="K22" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L22" s="3" t="s">
-        <v>195</v>
+        <v>192</v>
       </c>
       <c r="M22" s="3" t="s">
-        <v>196</v>
+        <v>193</v>
       </c>
       <c r="N22" s="4" t="s">
-        <v>197</v>
+        <v>194</v>
       </c>
       <c r="O22" s="2"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="B23" s="2" t="s">
-        <v>198</v>
+        <v>195</v>
       </c>
       <c r="C23" s="2" t="s">
-        <v>199</v>
+        <v>196</v>
       </c>
       <c r="D23" s="2" t="s">
-        <v>200</v>
+        <v>197</v>
       </c>
       <c r="E23" s="2" t="s">
-        <v>117</v>
+        <v>56</v>
       </c>
       <c r="F23" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G23" s="2" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
       <c r="H23" s="2" t="s">
-        <v>79</v>
+        <v>160</v>
       </c>
       <c r="I23" s="2" t="s">
-        <v>23</v>
+        <v>47</v>
       </c>
       <c r="J23" s="2" t="s">
-        <v>46</v>
+        <v>130</v>
       </c>
       <c r="K23" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L23" s="3" t="s">
-        <v>201</v>
+        <v>198</v>
       </c>
       <c r="M23" s="3" t="s">
-        <v>202</v>
+        <v>193</v>
       </c>
       <c r="N23" s="4" t="s">
-        <v>203</v>
+        <v>199</v>
       </c>
       <c r="O23" s="2"/>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="B24" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C24" s="2" t="s">
+        <v>201</v>
+      </c>
+      <c r="D24" s="2" t="s">
+        <v>202</v>
+      </c>
+      <c r="E24" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F24" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G24" s="2" t="s">
+        <v>203</v>
+      </c>
+      <c r="H24" s="2" t="s">
+        <v>79</v>
+      </c>
+      <c r="I24" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J24" s="2" t="s">
         <v>204</v>
-      </c>
-[...22 lines deleted...]
-        <v>140</v>
       </c>
       <c r="K24" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L24" s="3" t="s">
+        <v>205</v>
+      </c>
+      <c r="M24" s="3" t="s">
+        <v>206</v>
+      </c>
+      <c r="N24" s="4" t="s">
         <v>207</v>
-      </c>
-[...4 lines deleted...]
-        <v>208</v>
       </c>
       <c r="O24" s="2"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B25" s="2" t="s">
+        <v>200</v>
+      </c>
+      <c r="C25" s="2" t="s">
+        <v>208</v>
+      </c>
+      <c r="D25" s="2" t="s">
         <v>209</v>
       </c>
-      <c r="C25" s="2" t="s">
+      <c r="E25" s="2" t="s">
+        <v>97</v>
+      </c>
+      <c r="F25" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G25" s="2" t="s">
         <v>210</v>
-      </c>
-[...10 lines deleted...]
-        <v>212</v>
       </c>
       <c r="H25" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I25" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J25" s="2" t="s">
-        <v>213</v>
+        <v>204</v>
       </c>
       <c r="K25" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L25" s="3" t="s">
-        <v>214</v>
+        <v>211</v>
       </c>
       <c r="M25" s="3" t="s">
-        <v>215</v>
+        <v>212</v>
       </c>
       <c r="N25" s="4" t="s">
-        <v>216</v>
+        <v>213</v>
       </c>
       <c r="O25" s="2"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" s="2" t="s">
-        <v>15</v>
+        <v>214</v>
       </c>
       <c r="B26" s="2" t="s">
-        <v>209</v>
+        <v>215</v>
       </c>
       <c r="C26" s="2" t="s">
+        <v>216</v>
+      </c>
+      <c r="D26" s="2" t="s">
         <v>217</v>
       </c>
-      <c r="D26" s="2" t="s">
+      <c r="E26" s="2" t="s">
         <v>218</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="F26" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G26" s="2" t="s">
         <v>219</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>79</v>
+        <v>220</v>
       </c>
       <c r="I26" s="2" t="s">
-        <v>23</v>
+        <v>184</v>
       </c>
       <c r="J26" s="2" t="s">
-        <v>213</v>
+        <v>221</v>
       </c>
       <c r="K26" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L26" s="3" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="M26" s="3" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="N26" s="4" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="O26" s="2"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" s="2" t="s">
-        <v>223</v>
+        <v>15</v>
       </c>
       <c r="B27" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="C27" s="2" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="D27" s="2" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="E27" s="2" t="s">
-        <v>227</v>
+        <v>97</v>
       </c>
       <c r="F27" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G27" s="2" t="s">
-        <v>228</v>
+        <v>48</v>
       </c>
       <c r="H27" s="2" t="s">
-        <v>229</v>
+        <v>79</v>
       </c>
       <c r="I27" s="2" t="s">
-        <v>193</v>
+        <v>23</v>
       </c>
       <c r="J27" s="2" t="s">
-        <v>230</v>
+        <v>48</v>
       </c>
       <c r="K27" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L27" s="3" t="s">
-        <v>231</v>
+        <v>228</v>
       </c>
       <c r="M27" s="3" t="s">
-        <v>232</v>
+        <v>229</v>
       </c>
       <c r="N27" s="4" t="s">
-        <v>233</v>
+        <v>230</v>
       </c>
       <c r="O27" s="2"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B28" s="2" t="s">
-        <v>234</v>
+        <v>231</v>
       </c>
       <c r="C28" s="2" t="s">
-        <v>235</v>
+        <v>232</v>
       </c>
       <c r="D28" s="2" t="s">
-        <v>236</v>
+        <v>233</v>
       </c>
       <c r="E28" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F28" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G28" s="2" t="s">
-        <v>48</v>
+        <v>204</v>
       </c>
       <c r="H28" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I28" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J28" s="2" t="s">
-        <v>48</v>
+        <v>203</v>
       </c>
       <c r="K28" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L28" s="3" t="s">
-        <v>237</v>
+        <v>228</v>
       </c>
       <c r="M28" s="3" t="s">
-        <v>238</v>
+        <v>229</v>
       </c>
       <c r="N28" s="4" t="s">
-        <v>239</v>
+        <v>234</v>
       </c>
       <c r="O28" s="2"/>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B29" s="2" t="s">
-        <v>240</v>
+        <v>225</v>
       </c>
       <c r="C29" s="2" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
       <c r="D29" s="2" t="s">
-        <v>242</v>
+        <v>236</v>
       </c>
       <c r="E29" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F29" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G29" s="2" t="s">
-        <v>213</v>
+        <v>98</v>
       </c>
       <c r="H29" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I29" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J29" s="2" t="s">
-        <v>212</v>
+        <v>48</v>
       </c>
       <c r="K29" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L29" s="3" t="s">
         <v>237</v>
       </c>
       <c r="M29" s="3" t="s">
         <v>238</v>
       </c>
       <c r="N29" s="4" t="s">
-        <v>243</v>
+        <v>239</v>
       </c>
       <c r="O29" s="2"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B30" s="2" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="C30" s="2" t="s">
-        <v>244</v>
+        <v>240</v>
       </c>
       <c r="D30" s="2" t="s">
-        <v>245</v>
+        <v>241</v>
       </c>
       <c r="E30" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F30" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G30" s="2" t="s">
-        <v>110</v>
+        <v>107</v>
       </c>
       <c r="H30" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I30" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J30" s="2" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L30" s="3" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="M30" s="3" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="N30" s="4" t="s">
-        <v>248</v>
+        <v>242</v>
       </c>
       <c r="O30" s="2"/>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B31" s="2" t="s">
-        <v>234</v>
+        <v>225</v>
       </c>
       <c r="C31" s="2" t="s">
-        <v>249</v>
+        <v>243</v>
       </c>
       <c r="D31" s="2" t="s">
-        <v>250</v>
+        <v>244</v>
       </c>
       <c r="E31" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F31" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G31" s="2" t="s">
-        <v>119</v>
+        <v>57</v>
       </c>
       <c r="H31" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I31" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J31" s="2" t="s">
         <v>48</v>
       </c>
       <c r="K31" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L31" s="3" t="s">
-        <v>246</v>
+        <v>237</v>
       </c>
       <c r="M31" s="3" t="s">
-        <v>247</v>
+        <v>238</v>
       </c>
       <c r="N31" s="4" t="s">
-        <v>251</v>
+        <v>245</v>
       </c>
       <c r="O31" s="2"/>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B32" s="2" t="s">
-        <v>234</v>
+        <v>246</v>
       </c>
       <c r="C32" s="2" t="s">
-        <v>252</v>
+        <v>247</v>
       </c>
       <c r="D32" s="2" t="s">
-        <v>253</v>
+        <v>248</v>
       </c>
       <c r="E32" s="2" t="s">
-        <v>109</v>
+        <v>19</v>
       </c>
       <c r="F32" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G32" s="2" t="s">
-        <v>57</v>
+        <v>249</v>
       </c>
       <c r="H32" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I32" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J32" s="2" t="s">
-        <v>48</v>
+        <v>249</v>
       </c>
       <c r="K32" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L32" s="3" t="s">
-        <v>246</v>
+        <v>250</v>
       </c>
       <c r="M32" s="3" t="s">
-        <v>247</v>
+        <v>251</v>
       </c>
       <c r="N32" s="4" t="s">
-        <v>254</v>
-[...1 lines deleted...]
-      <c r="O32" s="2"/>
+        <v>252</v>
+      </c>
+      <c r="O32" s="2" t="s">
+        <v>253</v>
+      </c>
     </row>
     <row r="33" spans="1:15">
       <c r="A33" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="B33" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="C33" s="2" t="s">
         <v>255</v>
       </c>
-      <c r="C33" s="2" t="s">
+      <c r="D33" s="2" t="s">
         <v>256</v>
       </c>
-      <c r="D33" s="2" t="s">
+      <c r="E33" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F33" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G33" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="E33" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H33" s="2" t="s">
-        <v>79</v>
+        <v>6</v>
       </c>
       <c r="I33" s="2" t="s">
-        <v>23</v>
+        <v>58</v>
       </c>
       <c r="J33" s="2" t="s">
-        <v>258</v>
+        <v>57</v>
       </c>
       <c r="K33" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L33" s="3" t="s">
-        <v>259</v>
+        <v>250</v>
       </c>
       <c r="M33" s="3" t="s">
-        <v>260</v>
+        <v>251</v>
       </c>
       <c r="N33" s="4" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>258</v>
+      </c>
+      <c r="O33" s="2"/>
     </row>
     <row r="34" spans="1:15">
       <c r="A34" s="2" t="s">
-        <v>52</v>
+        <v>259</v>
       </c>
       <c r="B34" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="C34" s="2" t="s">
+        <v>261</v>
+      </c>
+      <c r="D34" s="2" t="s">
+        <v>262</v>
+      </c>
+      <c r="E34" s="2" t="s">
         <v>263</v>
       </c>
-      <c r="C34" s="2" t="s">
+      <c r="F34" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G34" s="2" t="s">
         <v>264</v>
-      </c>
-[...10 lines deleted...]
-        <v>266</v>
       </c>
       <c r="H34" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I34" s="2" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="J34" s="2" t="s">
-        <v>57</v>
+        <v>265</v>
       </c>
       <c r="K34" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L34" s="3" t="s">
-        <v>259</v>
+        <v>266</v>
       </c>
       <c r="M34" s="3" t="s">
-        <v>260</v>
+        <v>267</v>
       </c>
       <c r="N34" s="4" t="s">
-        <v>267</v>
-[...1 lines deleted...]
-      <c r="O34" s="2"/>
+        <v>268</v>
+      </c>
+      <c r="O34" s="2" t="s">
+        <v>269</v>
+      </c>
     </row>
     <row r="35" spans="1:15">
       <c r="A35" s="2" t="s">
-        <v>268</v>
+        <v>52</v>
       </c>
       <c r="B35" s="2" t="s">
-        <v>269</v>
+        <v>270</v>
       </c>
       <c r="C35" s="2" t="s">
-        <v>270</v>
+        <v>271</v>
       </c>
       <c r="D35" s="2" t="s">
-        <v>271</v>
+        <v>256</v>
       </c>
       <c r="E35" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F35" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G35" s="2" t="s">
         <v>272</v>
-      </c>
-[...4 lines deleted...]
-        <v>273</v>
       </c>
       <c r="H35" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I35" s="2" t="s">
-        <v>69</v>
+        <v>58</v>
       </c>
       <c r="J35" s="2" t="s">
+        <v>48</v>
+      </c>
+      <c r="K35" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L35" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="M35" s="3" t="s">
         <v>274</v>
       </c>
-      <c r="K35" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L35" s="3" t="s">
+      <c r="N35" s="4" t="s">
         <v>275</v>
       </c>
-      <c r="M35" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="O35" s="2"/>
     </row>
     <row r="36" spans="1:15">
       <c r="A36" s="2" t="s">
-        <v>52</v>
+        <v>15</v>
       </c>
       <c r="B36" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="C36" s="2" t="s">
+        <v>277</v>
+      </c>
+      <c r="D36" s="2" t="s">
+        <v>278</v>
+      </c>
+      <c r="E36" s="2" t="s">
         <v>279</v>
       </c>
-      <c r="C36" s="2" t="s">
+      <c r="F36" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G36" s="2" t="s">
         <v>280</v>
       </c>
-      <c r="D36" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H36" s="2" t="s">
-        <v>6</v>
+        <v>79</v>
       </c>
       <c r="I36" s="2" t="s">
-        <v>58</v>
+        <v>23</v>
       </c>
       <c r="J36" s="2" t="s">
-        <v>48</v>
+        <v>183</v>
       </c>
       <c r="K36" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L36" s="3" t="s">
-        <v>282</v>
+        <v>211</v>
       </c>
       <c r="M36" s="3" t="s">
-        <v>283</v>
+        <v>212</v>
       </c>
       <c r="N36" s="4" t="s">
-        <v>284</v>
+        <v>281</v>
       </c>
       <c r="O36" s="2"/>
     </row>
     <row r="37" spans="1:15">
       <c r="A37" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B37" s="2" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C37" s="2" t="s">
-        <v>286</v>
+        <v>283</v>
       </c>
       <c r="D37" s="2" t="s">
-        <v>287</v>
+        <v>284</v>
       </c>
       <c r="E37" s="2" t="s">
-        <v>288</v>
+        <v>97</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>289</v>
+        <v>264</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I37" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J37" s="2" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="K37" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L37" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="M37" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="N37" s="4" t="s">
-        <v>290</v>
+        <v>285</v>
       </c>
       <c r="O37" s="2"/>
     </row>
     <row r="38" spans="1:15">
       <c r="A38" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B38" s="2" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="C38" s="2" t="s">
-        <v>292</v>
+        <v>286</v>
       </c>
       <c r="D38" s="2" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="E38" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F38" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G38" s="2" t="s">
-        <v>273</v>
+        <v>257</v>
       </c>
       <c r="H38" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I38" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J38" s="2" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="K38" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L38" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="M38" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="N38" s="4" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
       <c r="O38" s="2"/>
     </row>
     <row r="39" spans="1:15">
       <c r="A39" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B39" s="2" t="s">
+        <v>289</v>
+      </c>
+      <c r="C39" s="2" t="s">
+        <v>290</v>
+      </c>
+      <c r="D39" s="2" t="s">
         <v>291</v>
       </c>
-      <c r="C39" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="E39" s="2" t="s">
-        <v>109</v>
+        <v>86</v>
       </c>
       <c r="F39" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G39" s="2" t="s">
-        <v>266</v>
+        <v>292</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I39" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J39" s="2" t="s">
-        <v>194</v>
+        <v>257</v>
       </c>
       <c r="K39" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L39" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="M39" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="N39" s="4" t="s">
-        <v>297</v>
-[...1 lines deleted...]
-      <c r="O39" s="2"/>
+        <v>293</v>
+      </c>
+      <c r="O39" s="2" t="s">
+        <v>294</v>
+      </c>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B40" s="2" t="s">
-        <v>298</v>
+        <v>200</v>
       </c>
       <c r="C40" s="2" t="s">
-        <v>299</v>
+        <v>295</v>
       </c>
       <c r="D40" s="2" t="s">
-        <v>300</v>
+        <v>296</v>
       </c>
       <c r="E40" s="2" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F40" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G40" s="2" t="s">
-        <v>301</v>
+        <v>297</v>
       </c>
       <c r="H40" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I40" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J40" s="2" t="s">
-        <v>266</v>
+        <v>204</v>
       </c>
       <c r="K40" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L40" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="M40" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="N40" s="4" t="s">
-        <v>302</v>
-[...3 lines deleted...]
-      </c>
+        <v>298</v>
+      </c>
+      <c r="O40" s="2"/>
     </row>
     <row r="41" spans="1:15">
       <c r="A41" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B41" s="2" t="s">
-        <v>209</v>
+        <v>276</v>
       </c>
       <c r="C41" s="2" t="s">
-        <v>304</v>
+        <v>299</v>
       </c>
       <c r="D41" s="2" t="s">
-        <v>305</v>
+        <v>300</v>
       </c>
       <c r="E41" s="2" t="s">
-        <v>109</v>
+        <v>279</v>
       </c>
       <c r="F41" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G41" s="2" t="s">
-        <v>306</v>
+        <v>183</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I41" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J41" s="2" t="s">
-        <v>213</v>
+        <v>183</v>
       </c>
       <c r="K41" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L41" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="M41" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="N41" s="4" t="s">
-        <v>307</v>
+        <v>301</v>
       </c>
       <c r="O41" s="2"/>
     </row>
     <row r="42" spans="1:15">
       <c r="A42" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B42" s="2" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>308</v>
+        <v>302</v>
       </c>
       <c r="D42" s="2" t="s">
-        <v>309</v>
+        <v>303</v>
       </c>
       <c r="E42" s="2" t="s">
-        <v>288</v>
+        <v>97</v>
       </c>
       <c r="F42" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G42" s="2" t="s">
-        <v>192</v>
+        <v>304</v>
       </c>
       <c r="H42" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I42" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J42" s="2" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="K42" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L42" s="3" t="s">
-        <v>220</v>
+        <v>211</v>
       </c>
       <c r="M42" s="3" t="s">
-        <v>221</v>
+        <v>212</v>
       </c>
       <c r="N42" s="4" t="s">
-        <v>310</v>
+        <v>305</v>
       </c>
       <c r="O42" s="2"/>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B43" s="2" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>311</v>
+        <v>306</v>
       </c>
       <c r="D43" s="2" t="s">
-        <v>312</v>
+        <v>300</v>
       </c>
       <c r="E43" s="2" t="s">
-        <v>109</v>
+        <v>307</v>
       </c>
       <c r="F43" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>313</v>
+        <v>308</v>
       </c>
       <c r="H43" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I43" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="K43" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L43" s="3" t="s">
-        <v>220</v>
+        <v>309</v>
       </c>
       <c r="M43" s="3" t="s">
-        <v>221</v>
+        <v>310</v>
       </c>
       <c r="N43" s="4" t="s">
-        <v>314</v>
+        <v>311</v>
       </c>
       <c r="O43" s="2"/>
     </row>
     <row r="44" spans="1:15">
       <c r="A44" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B44" s="2" t="s">
-        <v>285</v>
+        <v>282</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>315</v>
+        <v>312</v>
       </c>
       <c r="D44" s="2" t="s">
-        <v>309</v>
+        <v>313</v>
       </c>
       <c r="E44" s="2" t="s">
-        <v>316</v>
+        <v>97</v>
       </c>
       <c r="F44" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>317</v>
+        <v>314</v>
       </c>
       <c r="H44" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I44" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J44" s="2" t="s">
-        <v>192</v>
+        <v>185</v>
       </c>
       <c r="K44" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L44" s="3" t="s">
-        <v>318</v>
+        <v>211</v>
       </c>
       <c r="M44" s="3" t="s">
-        <v>319</v>
+        <v>212</v>
       </c>
       <c r="N44" s="4" t="s">
-        <v>320</v>
+        <v>315</v>
       </c>
       <c r="O44" s="2"/>
     </row>
     <row r="45" spans="1:15">
       <c r="A45" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B45" s="2" t="s">
-        <v>291</v>
+        <v>282</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>321</v>
+        <v>316</v>
       </c>
       <c r="D45" s="2" t="s">
-        <v>322</v>
+        <v>317</v>
       </c>
       <c r="E45" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F45" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>323</v>
+        <v>318</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I45" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>194</v>
+        <v>185</v>
       </c>
       <c r="K45" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L45" s="3" t="s">
-        <v>220</v>
+        <v>309</v>
       </c>
       <c r="M45" s="3" t="s">
-        <v>221</v>
+        <v>310</v>
       </c>
       <c r="N45" s="4" t="s">
-        <v>324</v>
+        <v>319</v>
       </c>
       <c r="O45" s="2"/>
     </row>
     <row r="46" spans="1:15">
       <c r="A46" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B46" s="2" t="s">
-        <v>291</v>
+        <v>276</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>325</v>
+        <v>320</v>
       </c>
       <c r="D46" s="2" t="s">
-        <v>326</v>
+        <v>300</v>
       </c>
       <c r="E46" s="2" t="s">
-        <v>109</v>
+        <v>307</v>
       </c>
       <c r="F46" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G46" s="2" t="s">
-        <v>327</v>
+        <v>321</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I46" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J46" s="2" t="s">
-        <v>194</v>
+        <v>183</v>
       </c>
       <c r="K46" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L46" s="3" t="s">
-        <v>318</v>
+        <v>309</v>
       </c>
       <c r="M46" s="3" t="s">
-        <v>319</v>
+        <v>310</v>
       </c>
       <c r="N46" s="4" t="s">
-        <v>328</v>
+        <v>322</v>
       </c>
       <c r="O46" s="2"/>
     </row>
     <row r="47" spans="1:15">
       <c r="A47" s="2" t="s">
-        <v>15</v>
+        <v>323</v>
       </c>
       <c r="B47" s="2" t="s">
-        <v>285</v>
+        <v>324</v>
       </c>
       <c r="C47" s="2" t="s">
+        <v>325</v>
+      </c>
+      <c r="D47" s="2" t="s">
+        <v>326</v>
+      </c>
+      <c r="E47" s="2" t="s">
+        <v>327</v>
+      </c>
+      <c r="F47" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G47" s="2" t="s">
+        <v>328</v>
+      </c>
+      <c r="H47" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I47" s="2" t="s">
         <v>329</v>
       </c>
-      <c r="D47" s="2" t="s">
-[...8 lines deleted...]
-      <c r="G47" s="2" t="s">
+      <c r="J47" s="2" t="s">
         <v>330</v>
       </c>
-      <c r="H47" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="K47" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L47" s="3" t="s">
-        <v>318</v>
+        <v>331</v>
       </c>
       <c r="M47" s="3" t="s">
-        <v>319</v>
+        <v>332</v>
       </c>
       <c r="N47" s="4" t="s">
-        <v>331</v>
+        <v>268</v>
       </c>
       <c r="O47" s="2"/>
     </row>
     <row r="48" spans="1:15">
       <c r="A48" s="2" t="s">
-        <v>332</v>
+        <v>63</v>
       </c>
       <c r="B48" s="2" t="s">
         <v>333</v>
       </c>
       <c r="C48" s="2" t="s">
         <v>334</v>
       </c>
       <c r="D48" s="2" t="s">
         <v>335</v>
       </c>
       <c r="E48" s="2" t="s">
         <v>336</v>
       </c>
       <c r="F48" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>337</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>6</v>
+        <v>220</v>
       </c>
       <c r="I48" s="2" t="s">
         <v>338</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>339</v>
       </c>
       <c r="K48" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L48" s="3" t="s">
         <v>340</v>
       </c>
       <c r="M48" s="3" t="s">
         <v>341</v>
       </c>
       <c r="N48" s="4" t="s">
-        <v>277</v>
+        <v>342</v>
       </c>
       <c r="O48" s="2"/>
     </row>
     <row r="49" spans="1:15">
       <c r="A49" s="2" t="s">
-        <v>63</v>
+        <v>343</v>
       </c>
       <c r="B49" s="2" t="s">
-        <v>342</v>
+        <v>344</v>
       </c>
       <c r="C49" s="2" t="s">
-        <v>343</v>
+        <v>345</v>
       </c>
       <c r="D49" s="2" t="s">
-        <v>344</v>
+        <v>346</v>
       </c>
       <c r="E49" s="2" t="s">
-        <v>345</v>
+        <v>347</v>
       </c>
       <c r="F49" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>346</v>
+        <v>348</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="I49" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="J49" s="2" t="s">
-        <v>348</v>
+        <v>350</v>
       </c>
       <c r="K49" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L49" s="3" t="s">
-        <v>349</v>
+        <v>351</v>
       </c>
       <c r="M49" s="3" t="s">
-        <v>350</v>
+        <v>352</v>
       </c>
       <c r="N49" s="4" t="s">
-        <v>351</v>
+        <v>353</v>
       </c>
       <c r="O49" s="2"/>
     </row>
     <row r="50" spans="1:15">
       <c r="A50" s="2" t="s">
-        <v>352</v>
+        <v>354</v>
       </c>
       <c r="B50" s="2" t="s">
-        <v>353</v>
+        <v>16</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="D50" s="2" t="s">
-        <v>355</v>
+        <v>18</v>
       </c>
       <c r="E50" s="2" t="s">
-        <v>356</v>
+        <v>19</v>
       </c>
       <c r="F50" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>357</v>
+        <v>21</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>169</v>
+        <v>22</v>
       </c>
       <c r="I50" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J50" s="2" t="s">
-        <v>359</v>
+        <v>21</v>
       </c>
       <c r="K50" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L50" s="3" t="s">
-        <v>360</v>
+        <v>25</v>
       </c>
       <c r="M50" s="3" t="s">
-        <v>361</v>
+        <v>26</v>
       </c>
       <c r="N50" s="4" t="s">
-        <v>362</v>
-[...1 lines deleted...]
-      <c r="O50" s="2"/>
+        <v>27</v>
+      </c>
+      <c r="O50" s="2" t="s">
+        <v>28</v>
+      </c>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" s="2" t="s">
+        <v>356</v>
+      </c>
+      <c r="B51" s="2" t="s">
+        <v>357</v>
+      </c>
+      <c r="C51" s="2" t="s">
+        <v>358</v>
+      </c>
+      <c r="D51" s="2" t="s">
+        <v>359</v>
+      </c>
+      <c r="E51" s="2" t="s">
+        <v>360</v>
+      </c>
+      <c r="F51" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G51" s="2" t="s">
+        <v>361</v>
+      </c>
+      <c r="H51" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I51" s="2" t="s">
+        <v>338</v>
+      </c>
+      <c r="J51" s="2" t="s">
+        <v>362</v>
+      </c>
+      <c r="K51" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L51" s="3" t="s">
         <v>363</v>
       </c>
-      <c r="B51" s="2" t="s">
-[...2 lines deleted...]
-      <c r="C51" s="2" t="s">
+      <c r="M51" s="3" t="s">
         <v>364</v>
       </c>
-      <c r="D51" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N51" s="4" t="s">
-        <v>27</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="O51" s="2"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" s="2" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="B52" s="2" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D52" s="2" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="E52" s="2" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="F52" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>169</v>
+        <v>6</v>
       </c>
       <c r="I52" s="2" t="s">
-        <v>347</v>
+        <v>69</v>
       </c>
       <c r="J52" s="2" t="s">
         <v>371</v>
       </c>
       <c r="K52" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L52" s="3" t="s">
         <v>372</v>
       </c>
       <c r="M52" s="3" t="s">
         <v>373</v>
       </c>
       <c r="N52" s="4" t="s">
         <v>374</v>
       </c>
       <c r="O52" s="2"/>
     </row>
     <row r="53" spans="1:15">
       <c r="A53" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B53" s="2" t="s">
         <v>375</v>
       </c>
-      <c r="B53" s="2" t="s">
+      <c r="C53" s="2" t="s">
         <v>376</v>
       </c>
-      <c r="C53" s="2" t="s">
+      <c r="D53" s="2" t="s">
         <v>377</v>
       </c>
-      <c r="D53" s="2" t="s">
+      <c r="E53" s="2" t="s">
+        <v>44</v>
+      </c>
+      <c r="F53" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G53" s="2" t="s">
         <v>378</v>
       </c>
-      <c r="E53" s="2" t="s">
+      <c r="H53" s="2" t="s">
         <v>379</v>
       </c>
-      <c r="F53" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G53" s="2" t="s">
+      <c r="I53" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J53" s="2" t="s">
+        <v>304</v>
+      </c>
+      <c r="K53" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L53" s="3" t="s">
         <v>380</v>
       </c>
-      <c r="H53" s="2" t="s">
-[...11 lines deleted...]
-      <c r="L53" s="3" t="s">
+      <c r="M53" s="3" t="s">
         <v>381</v>
       </c>
-      <c r="M53" s="3" t="s">
+      <c r="N53" s="4" t="s">
         <v>382</v>
       </c>
-      <c r="N53" s="4" t="s">
+      <c r="O53" s="2" t="s">
         <v>383</v>
       </c>
-      <c r="O53" s="2"/>
     </row>
     <row r="54" spans="1:15">
       <c r="A54" s="2" t="s">
-        <v>15</v>
+        <v>117</v>
       </c>
       <c r="B54" s="2" t="s">
         <v>384</v>
       </c>
       <c r="C54" s="2" t="s">
         <v>385</v>
       </c>
       <c r="D54" s="2" t="s">
         <v>386</v>
       </c>
       <c r="E54" s="2" t="s">
-        <v>44</v>
+        <v>387</v>
       </c>
       <c r="F54" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>387</v>
+        <v>378</v>
       </c>
       <c r="H54" s="2" t="s">
         <v>388</v>
       </c>
       <c r="I54" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>313</v>
+        <v>280</v>
       </c>
       <c r="K54" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L54" s="3" t="s">
         <v>389</v>
       </c>
       <c r="M54" s="3" t="s">
         <v>390</v>
       </c>
       <c r="N54" s="4" t="s">
         <v>391</v>
       </c>
       <c r="O54" s="2" t="s">
         <v>392</v>
       </c>
     </row>
     <row r="55" spans="1:15">
       <c r="A55" s="2" t="s">
-        <v>129</v>
+        <v>117</v>
       </c>
       <c r="B55" s="2" t="s">
+        <v>384</v>
+      </c>
+      <c r="C55" s="2" t="s">
         <v>393</v>
       </c>
-      <c r="C55" s="2" t="s">
+      <c r="D55" s="2" t="s">
         <v>394</v>
       </c>
-      <c r="D55" s="2" t="s">
+      <c r="E55" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F55" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G55" s="2" t="s">
         <v>395</v>
       </c>
-      <c r="E55" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H55" s="2" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="I55" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>289</v>
+        <v>280</v>
       </c>
       <c r="K55" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L55" s="3" t="s">
+        <v>396</v>
+      </c>
+      <c r="M55" s="3" t="s">
+        <v>397</v>
+      </c>
+      <c r="N55" s="4" t="s">
         <v>398</v>
       </c>
-      <c r="M55" s="3" t="s">
+      <c r="O55" s="2" t="s">
         <v>399</v>
-      </c>
-[...4 lines deleted...]
-        <v>401</v>
       </c>
     </row>
     <row r="56" spans="1:15">
       <c r="A56" s="2" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="B56" s="2" t="s">
-        <v>393</v>
+        <v>400</v>
       </c>
       <c r="C56" s="2" t="s">
+        <v>401</v>
+      </c>
+      <c r="D56" s="2" t="s">
         <v>402</v>
       </c>
-      <c r="D56" s="2" t="s">
+      <c r="E56" s="2" t="s">
         <v>403</v>
       </c>
-      <c r="E56" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F56" s="2" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>397</v>
+        <v>79</v>
       </c>
       <c r="I56" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>289</v>
+        <v>297</v>
       </c>
       <c r="K56" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L56" s="3" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="M56" s="3" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="N56" s="4" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="O56" s="2" t="s">
-        <v>408</v>
+        <v>409</v>
       </c>
     </row>
     <row r="57" spans="1:15">
       <c r="A57" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B57" s="2" t="s">
-        <v>409</v>
+        <v>410</v>
       </c>
       <c r="C57" s="2" t="s">
-        <v>410</v>
+        <v>411</v>
       </c>
       <c r="D57" s="2" t="s">
-        <v>411</v>
+        <v>402</v>
       </c>
       <c r="E57" s="2" t="s">
+        <v>403</v>
+      </c>
+      <c r="F57" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="G57" s="2" t="s">
         <v>412</v>
-      </c>
-[...4 lines deleted...]
-        <v>414</v>
       </c>
       <c r="H57" s="2" t="s">
         <v>79</v>
       </c>
       <c r="I57" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J57" s="2" t="s">
-        <v>306</v>
+        <v>413</v>
       </c>
       <c r="K57" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L57" s="3" t="s">
+        <v>414</v>
+      </c>
+      <c r="M57" s="3" t="s">
         <v>415</v>
       </c>
-      <c r="M57" s="3" t="s">
+      <c r="N57" s="4" t="s">
         <v>416</v>
       </c>
-      <c r="N57" s="4" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="O57" s="2" t="s">
-        <v>418</v>
+        <v>409</v>
       </c>
     </row>
     <row r="58" spans="1:15">
       <c r="A58" s="2" t="s">
-        <v>15</v>
+        <v>417</v>
       </c>
       <c r="B58" s="2" t="s">
+        <v>418</v>
+      </c>
+      <c r="C58" s="2" t="s">
         <v>419</v>
       </c>
-      <c r="C58" s="2" t="s">
+      <c r="D58" s="2" t="s">
         <v>420</v>
       </c>
-      <c r="D58" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E58" s="2" t="s">
-        <v>412</v>
+        <v>421</v>
       </c>
       <c r="F58" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G58" s="2" t="s">
+        <v>422</v>
+      </c>
+      <c r="H58" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I58" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="J58" s="2" t="s">
         <v>413</v>
-      </c>
-[...10 lines deleted...]
-        <v>422</v>
       </c>
       <c r="K58" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L58" s="3" t="s">
+        <v>223</v>
+      </c>
+      <c r="M58" s="3" t="s">
         <v>423</v>
       </c>
-      <c r="M58" s="3" t="s">
+      <c r="N58" s="4" t="s">
         <v>424</v>
       </c>
-      <c r="N58" s="4" t="s">
+      <c r="O58" s="2" t="s">
         <v>425</v>
-      </c>
-[...1 lines deleted...]
-        <v>418</v>
       </c>
     </row>
     <row r="59" spans="1:15">
       <c r="A59" s="2" t="s">
         <v>426</v>
       </c>
       <c r="B59" s="2" t="s">
         <v>427</v>
       </c>
       <c r="C59" s="2" t="s">
         <v>428</v>
       </c>
       <c r="D59" s="2" t="s">
         <v>429</v>
       </c>
       <c r="E59" s="2" t="s">
         <v>430</v>
       </c>
       <c r="F59" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G59" s="2" t="s">
-        <v>431</v>
+        <v>432</v>
       </c>
       <c r="H59" s="2" t="s">
-        <v>6</v>
+        <v>160</v>
       </c>
       <c r="I59" s="2" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="J59" s="2" t="s">
-        <v>422</v>
+        <v>59</v>
       </c>
       <c r="K59" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L59" s="3" t="s">
-        <v>232</v>
+        <v>433</v>
       </c>
       <c r="M59" s="3" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="N59" s="4" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
       <c r="O59" s="2" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
     </row>
     <row r="60" spans="1:15">
       <c r="A60" s="2" t="s">
-        <v>332</v>
+        <v>343</v>
       </c>
       <c r="B60" s="2" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="C60" s="2" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
       <c r="D60" s="2" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="E60" s="2" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="F60" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G60" s="2" t="s">
-        <v>46</v>
+        <v>441</v>
       </c>
       <c r="H60" s="2" t="s">
-        <v>439</v>
+        <v>6</v>
       </c>
       <c r="I60" s="2" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="J60" s="2" t="s">
-        <v>102</v>
+        <v>442</v>
       </c>
       <c r="K60" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L60" s="3" t="s">
-        <v>440</v>
+        <v>443</v>
       </c>
       <c r="M60" s="3" t="s">
-        <v>441</v>
+        <v>444</v>
       </c>
       <c r="N60" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>445</v>
+      </c>
+      <c r="O60" s="2"/>
     </row>
     <row r="61" spans="1:15">
       <c r="A61" s="2" t="s">
-        <v>443</v>
+        <v>446</v>
       </c>
       <c r="B61" s="2" t="s">
-        <v>444</v>
+        <v>447</v>
       </c>
       <c r="C61" s="2" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
       <c r="D61" s="2" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="E61" s="2" t="s">
-        <v>447</v>
+        <v>450</v>
       </c>
       <c r="F61" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G61" s="2" t="s">
-        <v>449</v>
+        <v>451</v>
       </c>
       <c r="H61" s="2" t="s">
-        <v>169</v>
+        <v>379</v>
       </c>
       <c r="I61" s="2" t="s">
-        <v>69</v>
+        <v>452</v>
       </c>
       <c r="J61" s="2" t="s">
-        <v>59</v>
+        <v>122</v>
       </c>
       <c r="K61" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L61" s="3" t="s">
-        <v>450</v>
+        <v>453</v>
       </c>
       <c r="M61" s="3" t="s">
-        <v>451</v>
+        <v>454</v>
       </c>
       <c r="N61" s="4" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="O61" s="2" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
     </row>
     <row r="62" spans="1:15">
       <c r="A62" s="2" t="s">
-        <v>454</v>
+        <v>117</v>
       </c>
       <c r="B62" s="2" t="s">
-        <v>455</v>
+        <v>457</v>
       </c>
       <c r="C62" s="2" t="s">
-        <v>456</v>
+        <v>458</v>
       </c>
       <c r="D62" s="2" t="s">
-        <v>457</v>
+        <v>459</v>
       </c>
       <c r="E62" s="2" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="F62" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G62" s="2" t="s">
-        <v>459</v>
+        <v>461</v>
       </c>
       <c r="H62" s="2" t="s">
-        <v>460</v>
+        <v>6</v>
       </c>
       <c r="I62" s="2" t="s">
-        <v>461</v>
+        <v>23</v>
       </c>
       <c r="J62" s="2" t="s">
         <v>462</v>
       </c>
       <c r="K62" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L62" s="3" t="s">
         <v>463</v>
       </c>
       <c r="M62" s="3" t="s">
         <v>464</v>
       </c>
       <c r="N62" s="4" t="s">
         <v>465</v>
       </c>
-      <c r="O62" s="2"/>
+      <c r="O62" s="2" t="s">
+        <v>466</v>
+      </c>
     </row>
     <row r="63" spans="1:15">
       <c r="A63" s="2" t="s">
-        <v>352</v>
+        <v>467</v>
       </c>
       <c r="B63" s="2" t="s">
-        <v>466</v>
+        <v>468</v>
       </c>
       <c r="C63" s="2" t="s">
-        <v>467</v>
+        <v>469</v>
       </c>
       <c r="D63" s="2" t="s">
-        <v>468</v>
+        <v>470</v>
       </c>
       <c r="E63" s="2" t="s">
-        <v>469</v>
+        <v>471</v>
       </c>
       <c r="F63" s="2" t="s">
-        <v>34</v>
+        <v>472</v>
       </c>
       <c r="G63" s="2" t="s">
-        <v>470</v>
+        <v>473</v>
       </c>
       <c r="H63" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I63" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J63" s="2" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="K63" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L63" s="3" t="s">
-        <v>472</v>
+        <v>474</v>
       </c>
       <c r="M63" s="3" t="s">
-        <v>473</v>
+        <v>475</v>
       </c>
       <c r="N63" s="4" t="s">
-        <v>474</v>
+        <v>476</v>
       </c>
       <c r="O63" s="2"/>
     </row>
     <row r="64" spans="1:15">
       <c r="A64" s="2" t="s">
-        <v>475</v>
+        <v>15</v>
       </c>
       <c r="B64" s="2" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C64" s="2" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="D64" s="2" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="E64" s="2" t="s">
-        <v>479</v>
+        <v>307</v>
       </c>
       <c r="F64" s="2" t="s">
-        <v>34</v>
+        <v>480</v>
       </c>
       <c r="G64" s="2" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="H64" s="2" t="s">
         <v>388</v>
       </c>
       <c r="I64" s="2" t="s">
-        <v>481</v>
+        <v>23</v>
       </c>
       <c r="J64" s="2" t="s">
-        <v>102</v>
+        <v>378</v>
       </c>
       <c r="K64" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L64" s="3" t="s">
+        <v>474</v>
+      </c>
+      <c r="M64" s="3" t="s">
+        <v>475</v>
+      </c>
+      <c r="N64" s="4" t="s">
         <v>482</v>
       </c>
-      <c r="M64" s="3" t="s">
+      <c r="O64" s="2" t="s">
         <v>483</v>
-      </c>
-[...4 lines deleted...]
-        <v>484</v>
       </c>
     </row>
     <row r="65" spans="1:15">
       <c r="A65" s="2" t="s">
-        <v>129</v>
+        <v>15</v>
       </c>
       <c r="B65" s="2" t="s">
+        <v>484</v>
+      </c>
+      <c r="C65" s="2" t="s">
         <v>485</v>
       </c>
-      <c r="C65" s="2" t="s">
+      <c r="D65" s="2" t="s">
         <v>486</v>
       </c>
-      <c r="D65" s="2" t="s">
+      <c r="E65" s="2" t="s">
         <v>487</v>
       </c>
-      <c r="E65" s="2" t="s">
+      <c r="F65" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G65" s="2" t="s">
         <v>488</v>
       </c>
-      <c r="F65" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G65" s="2" t="s">
+      <c r="H65" s="2" t="s">
         <v>489</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="I65" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J65" s="2" t="s">
         <v>490</v>
       </c>
       <c r="K65" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L65" s="3" t="s">
         <v>491</v>
       </c>
       <c r="M65" s="3" t="s">
         <v>492</v>
       </c>
       <c r="N65" s="4" t="s">
         <v>493</v>
       </c>
       <c r="O65" s="2" t="s">
         <v>494</v>
       </c>
     </row>
     <row r="66" spans="1:15">
       <c r="A66" s="2" t="s">
+        <v>259</v>
+      </c>
+      <c r="B66" s="2" t="s">
         <v>495</v>
       </c>
-      <c r="B66" s="2" t="s">
+      <c r="C66" s="2" t="s">
         <v>496</v>
       </c>
-      <c r="C66" s="2" t="s">
+      <c r="D66" s="2" t="s">
         <v>497</v>
       </c>
-      <c r="D66" s="2" t="s">
+      <c r="E66" s="2" t="s">
         <v>498</v>
       </c>
-      <c r="E66" s="2" t="s">
+      <c r="F66" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G66" s="2" t="s">
         <v>499</v>
       </c>
-      <c r="F66" s="2" t="s">
+      <c r="H66" s="2" t="s">
+        <v>489</v>
+      </c>
+      <c r="I66" s="2" t="s">
         <v>500</v>
       </c>
-      <c r="G66" s="2" t="s">
+      <c r="J66" s="2" t="s">
+        <v>451</v>
+      </c>
+      <c r="K66" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L66" s="3" t="s">
         <v>501</v>
       </c>
-      <c r="H66" s="2" t="s">
-[...11 lines deleted...]
-      <c r="L66" s="3" t="s">
+      <c r="M66" s="3" t="s">
         <v>502</v>
       </c>
-      <c r="M66" s="3" t="s">
+      <c r="N66" s="4" t="s">
         <v>503</v>
       </c>
-      <c r="N66" s="4" t="s">
+      <c r="O66" s="2" t="s">
         <v>504</v>
       </c>
-      <c r="O66" s="2"/>
     </row>
     <row r="67" spans="1:15">
       <c r="A67" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B67" s="2" t="s">
         <v>505</v>
       </c>
       <c r="C67" s="2" t="s">
         <v>506</v>
       </c>
       <c r="D67" s="2" t="s">
         <v>507</v>
       </c>
       <c r="E67" s="2" t="s">
-        <v>316</v>
+        <v>508</v>
       </c>
       <c r="F67" s="2" t="s">
-        <v>508</v>
+        <v>34</v>
       </c>
       <c r="G67" s="2" t="s">
         <v>509</v>
       </c>
       <c r="H67" s="2" t="s">
-        <v>397</v>
+        <v>510</v>
       </c>
       <c r="I67" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J67" s="2" t="s">
-        <v>387</v>
+        <v>511</v>
       </c>
       <c r="K67" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L67" s="3" t="s">
-        <v>502</v>
+        <v>512</v>
       </c>
       <c r="M67" s="3" t="s">
-        <v>503</v>
+        <v>513</v>
       </c>
       <c r="N67" s="4" t="s">
-        <v>510</v>
-[...3 lines deleted...]
-      </c>
+        <v>514</v>
+      </c>
+      <c r="O67" s="2"/>
     </row>
     <row r="68" spans="1:15">
       <c r="A68" s="2" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="B68" s="2" t="s">
-        <v>512</v>
+        <v>515</v>
       </c>
       <c r="C68" s="2" t="s">
-        <v>513</v>
+        <v>516</v>
       </c>
       <c r="D68" s="2" t="s">
-        <v>514</v>
+        <v>517</v>
       </c>
       <c r="E68" s="2" t="s">
-        <v>515</v>
+        <v>518</v>
       </c>
       <c r="F68" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G68" s="2" t="s">
-        <v>516</v>
+        <v>297</v>
       </c>
       <c r="H68" s="2" t="s">
-        <v>517</v>
+        <v>6</v>
       </c>
       <c r="I68" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J68" s="2" t="s">
-        <v>518</v>
+        <v>106</v>
       </c>
       <c r="K68" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L68" s="3" t="s">
+        <v>273</v>
+      </c>
+      <c r="M68" s="3" t="s">
         <v>519</v>
       </c>
-      <c r="M68" s="3" t="s">
+      <c r="N68" s="4" t="s">
         <v>520</v>
       </c>
-      <c r="N68" s="4" t="s">
-[...4 lines deleted...]
-      </c>
+      <c r="O68" s="2"/>
     </row>
     <row r="69" spans="1:15">
       <c r="A69" s="2" t="s">
-        <v>268</v>
+        <v>343</v>
       </c>
       <c r="B69" s="2" t="s">
+        <v>521</v>
+      </c>
+      <c r="C69" s="2" t="s">
+        <v>522</v>
+      </c>
+      <c r="D69" s="2" t="s">
         <v>523</v>
       </c>
-      <c r="C69" s="2" t="s">
+      <c r="E69" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="F69" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G69" s="2" t="s">
         <v>524</v>
       </c>
-      <c r="D69" s="2" t="s">
+      <c r="H69" s="2" t="s">
+        <v>36</v>
+      </c>
+      <c r="I69" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J69" s="2" t="s">
+        <v>330</v>
+      </c>
+      <c r="K69" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L69" s="3" t="s">
         <v>525</v>
       </c>
-      <c r="E69" s="2" t="s">
+      <c r="M69" s="3" t="s">
         <v>526</v>
       </c>
-      <c r="F69" s="2" t="s">
-[...8 lines deleted...]
-      <c r="I69" s="2" t="s">
+      <c r="N69" s="4" t="s">
         <v>527</v>
       </c>
-      <c r="J69" s="2" t="s">
-[...16 lines deleted...]
-      </c>
+      <c r="O69" s="2"/>
     </row>
     <row r="70" spans="1:15">
       <c r="A70" s="2" t="s">
-        <v>352</v>
+        <v>52</v>
       </c>
       <c r="B70" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C70" s="2" t="s">
+        <v>529</v>
+      </c>
+      <c r="D70" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="E70" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F70" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G70" s="2" t="s">
         <v>532</v>
       </c>
-      <c r="C70" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H70" s="2" t="s">
-        <v>537</v>
+        <v>388</v>
       </c>
       <c r="I70" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J70" s="2" t="s">
-        <v>538</v>
+        <v>405</v>
       </c>
       <c r="K70" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L70" s="3" t="s">
-        <v>539</v>
+        <v>533</v>
       </c>
       <c r="M70" s="3" t="s">
-        <v>540</v>
+        <v>534</v>
       </c>
       <c r="N70" s="4" t="s">
-        <v>541</v>
-[...1 lines deleted...]
-      <c r="O70" s="2"/>
+        <v>535</v>
+      </c>
+      <c r="O70" s="2" t="s">
+        <v>536</v>
+      </c>
     </row>
     <row r="71" spans="1:15">
       <c r="A71" s="2" t="s">
-        <v>495</v>
+        <v>467</v>
       </c>
       <c r="B71" s="2" t="s">
+        <v>537</v>
+      </c>
+      <c r="C71" s="2" t="s">
+        <v>538</v>
+      </c>
+      <c r="D71" s="2" t="s">
+        <v>539</v>
+      </c>
+      <c r="E71" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="F71" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G71" s="2" t="s">
+        <v>541</v>
+      </c>
+      <c r="H71" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="I71" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J71" s="2" t="s">
+        <v>509</v>
+      </c>
+      <c r="K71" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L71" s="3" t="s">
         <v>542</v>
       </c>
-      <c r="C71" s="2" t="s">
+      <c r="M71" s="3" t="s">
         <v>543</v>
       </c>
-      <c r="D71" s="2" t="s">
+      <c r="N71" s="4" t="s">
         <v>544</v>
-      </c>
-[...28 lines deleted...]
-        <v>547</v>
       </c>
       <c r="O71" s="2"/>
     </row>
     <row r="72" spans="1:15">
       <c r="A72" s="2" t="s">
-        <v>352</v>
+        <v>63</v>
       </c>
       <c r="B72" s="2" t="s">
+        <v>545</v>
+      </c>
+      <c r="C72" s="2" t="s">
+        <v>546</v>
+      </c>
+      <c r="D72" s="2" t="s">
+        <v>547</v>
+      </c>
+      <c r="E72" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F72" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G72" s="2" t="s">
         <v>548</v>
       </c>
-      <c r="C72" s="2" t="s">
+      <c r="H72" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I72" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="J72" s="2" t="s">
         <v>549</v>
       </c>
-      <c r="D72" s="2" t="s">
+      <c r="K72" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L72" s="3" t="s">
         <v>550</v>
       </c>
-      <c r="E72" s="2" t="s">
-[...5 lines deleted...]
-      <c r="G72" s="2" t="s">
+      <c r="M72" s="3" t="s">
         <v>551</v>
       </c>
-      <c r="H72" s="2" t="s">
-[...11 lines deleted...]
-      <c r="L72" s="3" t="s">
+      <c r="N72" s="4" t="s">
         <v>552</v>
       </c>
-      <c r="M72" s="3" t="s">
+      <c r="O72" s="2" t="s">
         <v>553</v>
       </c>
-      <c r="N72" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O72" s="2"/>
     </row>
     <row r="73" spans="1:15">
       <c r="A73" s="2" t="s">
-        <v>52</v>
+        <v>154</v>
       </c>
       <c r="B73" s="2" t="s">
+        <v>554</v>
+      </c>
+      <c r="C73" s="2" t="s">
         <v>555</v>
       </c>
-      <c r="C73" s="2" t="s">
+      <c r="D73" s="2" t="s">
         <v>556</v>
       </c>
-      <c r="D73" s="2" t="s">
+      <c r="E73" s="2" t="s">
         <v>557</v>
       </c>
-      <c r="E73" s="2" t="s">
+      <c r="F73" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G73" s="2" t="s">
         <v>558</v>
       </c>
-      <c r="F73" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G73" s="2" t="s">
+      <c r="H73" s="2" t="s">
         <v>559</v>
       </c>
-      <c r="H73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="I73" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J73" s="2" t="s">
-        <v>414</v>
+        <v>451</v>
       </c>
       <c r="K73" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L73" s="3" t="s">
         <v>560</v>
       </c>
       <c r="M73" s="3" t="s">
         <v>561</v>
       </c>
       <c r="N73" s="4" t="s">
         <v>562</v>
       </c>
-      <c r="O73" s="2" t="s">
-[...1 lines deleted...]
-      </c>
+      <c r="O73" s="2"/>
     </row>
     <row r="74" spans="1:15">
       <c r="A74" s="2" t="s">
+        <v>467</v>
+      </c>
+      <c r="B74" s="2" t="s">
+        <v>563</v>
+      </c>
+      <c r="C74" s="2" t="s">
         <v>564</v>
       </c>
-      <c r="B74" s="2" t="s">
+      <c r="D74" s="2" t="s">
         <v>565</v>
       </c>
-      <c r="C74" s="2" t="s">
+      <c r="E74" s="2" t="s">
         <v>566</v>
       </c>
-      <c r="D74" s="2" t="s">
+      <c r="F74" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G74" s="2" t="s">
         <v>567</v>
-      </c>
-[...7 lines deleted...]
-        <v>449</v>
       </c>
       <c r="H74" s="2" t="s">
         <v>568</v>
       </c>
       <c r="I74" s="2" t="s">
-        <v>568</v>
+        <v>69</v>
       </c>
       <c r="J74" s="2" t="s">
-        <v>449</v>
+        <v>569</v>
       </c>
       <c r="K74" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L74" s="3" t="s">
-        <v>569</v>
+        <v>570</v>
       </c>
       <c r="M74" s="3" t="s">
-        <v>570</v>
+        <v>571</v>
       </c>
       <c r="N74" s="4" t="s">
-        <v>105</v>
+        <v>572</v>
       </c>
       <c r="O74" s="2"/>
     </row>
     <row r="75" spans="1:15">
       <c r="A75" s="2" t="s">
-        <v>495</v>
+        <v>15</v>
       </c>
       <c r="B75" s="2" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
       <c r="C75" s="2" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="D75" s="2" t="s">
-        <v>573</v>
+        <v>575</v>
       </c>
       <c r="E75" s="2" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="F75" s="2" t="s">
-        <v>34</v>
+        <v>577</v>
       </c>
       <c r="G75" s="2" t="s">
-        <v>575</v>
+        <v>330</v>
       </c>
       <c r="H75" s="2" t="s">
         <v>388</v>
       </c>
       <c r="I75" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J75" s="2" t="s">
-        <v>536</v>
+        <v>412</v>
       </c>
       <c r="K75" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L75" s="3" t="s">
-        <v>576</v>
+        <v>578</v>
       </c>
       <c r="M75" s="3" t="s">
-        <v>577</v>
+        <v>579</v>
       </c>
       <c r="N75" s="4" t="s">
-        <v>578</v>
-[...1 lines deleted...]
-      <c r="O75" s="2"/>
+        <v>580</v>
+      </c>
+      <c r="O75" s="2" t="s">
+        <v>581</v>
+      </c>
     </row>
     <row r="76" spans="1:15">
       <c r="A76" s="2" t="s">
-        <v>63</v>
+        <v>343</v>
       </c>
       <c r="B76" s="2" t="s">
-        <v>579</v>
+        <v>582</v>
       </c>
       <c r="C76" s="2" t="s">
-        <v>580</v>
+        <v>583</v>
       </c>
       <c r="D76" s="2" t="s">
-        <v>581</v>
+        <v>584</v>
       </c>
       <c r="E76" s="2" t="s">
-        <v>396</v>
+        <v>440</v>
       </c>
       <c r="F76" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G76" s="2" t="s">
-        <v>582</v>
+        <v>321</v>
       </c>
       <c r="H76" s="2" t="s">
-        <v>6</v>
+        <v>160</v>
       </c>
       <c r="I76" s="2" t="s">
-        <v>47</v>
+        <v>349</v>
       </c>
       <c r="J76" s="2" t="s">
-        <v>583</v>
+        <v>210</v>
       </c>
       <c r="K76" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L76" s="3" t="s">
-        <v>584</v>
+        <v>585</v>
       </c>
       <c r="M76" s="3" t="s">
-        <v>585</v>
+        <v>586</v>
       </c>
       <c r="N76" s="4" t="s">
-        <v>586</v>
-[...1 lines deleted...]
-      <c r="O76" s="2" t="s">
         <v>587</v>
       </c>
+      <c r="O76" s="2"/>
     </row>
     <row r="77" spans="1:15">
       <c r="A77" s="2" t="s">
-        <v>98</v>
+        <v>52</v>
       </c>
       <c r="B77" s="2" t="s">
+        <v>528</v>
+      </c>
+      <c r="C77" s="2" t="s">
         <v>588</v>
       </c>
-      <c r="C77" s="2" t="s">
+      <c r="D77" s="2" t="s">
+        <v>530</v>
+      </c>
+      <c r="E77" s="2" t="s">
+        <v>531</v>
+      </c>
+      <c r="F77" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G77" s="2" t="s">
         <v>589</v>
       </c>
-      <c r="D77" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H77" s="2" t="s">
-        <v>593</v>
+        <v>388</v>
       </c>
       <c r="I77" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J77" s="2" t="s">
-        <v>480</v>
+        <v>405</v>
       </c>
       <c r="K77" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L77" s="3" t="s">
-        <v>594</v>
+        <v>578</v>
       </c>
       <c r="M77" s="3" t="s">
-        <v>595</v>
+        <v>579</v>
       </c>
       <c r="N77" s="4" t="s">
-        <v>596</v>
-[...1 lines deleted...]
-      <c r="O77" s="2"/>
+        <v>590</v>
+      </c>
+      <c r="O77" s="2" t="s">
+        <v>591</v>
+      </c>
     </row>
     <row r="78" spans="1:15">
       <c r="A78" s="2" t="s">
-        <v>495</v>
+        <v>592</v>
       </c>
       <c r="B78" s="2" t="s">
+        <v>593</v>
+      </c>
+      <c r="C78" s="2" t="s">
+        <v>594</v>
+      </c>
+      <c r="D78" s="2" t="s">
+        <v>595</v>
+      </c>
+      <c r="E78" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="F78" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G78" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="H78" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I78" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="J78" s="2" t="s">
         <v>597</v>
       </c>
-      <c r="C78" s="2" t="s">
+      <c r="K78" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L78" s="3" t="s">
         <v>598</v>
       </c>
-      <c r="D78" s="2" t="s">
+      <c r="M78" s="3" t="s">
         <v>599</v>
       </c>
-      <c r="E78" s="2" t="s">
-[...25 lines deleted...]
-      </c>
       <c r="N78" s="4" t="s">
-        <v>606</v>
+        <v>455</v>
       </c>
       <c r="O78" s="2"/>
     </row>
     <row r="79" spans="1:15">
       <c r="A79" s="2" t="s">
-        <v>63</v>
+        <v>343</v>
       </c>
       <c r="B79" s="2" t="s">
+        <v>600</v>
+      </c>
+      <c r="C79" s="2" t="s">
+        <v>601</v>
+      </c>
+      <c r="D79" s="2" t="s">
+        <v>602</v>
+      </c>
+      <c r="E79" s="2" t="s">
+        <v>307</v>
+      </c>
+      <c r="F79" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G79" s="2" t="s">
+        <v>603</v>
+      </c>
+      <c r="H79" s="2" t="s">
+        <v>379</v>
+      </c>
+      <c r="I79" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J79" s="2" t="s">
+        <v>604</v>
+      </c>
+      <c r="K79" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L79" s="3" t="s">
+        <v>605</v>
+      </c>
+      <c r="M79" s="3" t="s">
+        <v>606</v>
+      </c>
+      <c r="N79" s="4" t="s">
         <v>607</v>
-      </c>
-[...34 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O79" s="2"/>
     </row>
     <row r="80" spans="1:15">
       <c r="A80" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B80" s="2" t="s">
-        <v>616</v>
+        <v>608</v>
       </c>
       <c r="C80" s="2" t="s">
-        <v>617</v>
+        <v>609</v>
       </c>
       <c r="D80" s="2" t="s">
-        <v>618</v>
+        <v>610</v>
       </c>
       <c r="E80" s="2" t="s">
-        <v>619</v>
+        <v>611</v>
       </c>
       <c r="F80" s="2" t="s">
-        <v>620</v>
+        <v>34</v>
       </c>
       <c r="G80" s="2" t="s">
-        <v>339</v>
+        <v>604</v>
       </c>
       <c r="H80" s="2" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="I80" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J80" s="2" t="s">
-        <v>421</v>
+        <v>318</v>
       </c>
       <c r="K80" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L80" s="3" t="s">
-        <v>621</v>
+        <v>612</v>
       </c>
       <c r="M80" s="3" t="s">
-        <v>615</v>
+        <v>613</v>
       </c>
       <c r="N80" s="4" t="s">
-        <v>622</v>
-[...3 lines deleted...]
-      </c>
+        <v>614</v>
+      </c>
+      <c r="O80" s="2"/>
     </row>
     <row r="81" spans="1:15">
       <c r="A81" s="2" t="s">
-        <v>352</v>
+        <v>15</v>
       </c>
       <c r="B81" s="2" t="s">
-        <v>624</v>
+        <v>573</v>
       </c>
       <c r="C81" s="2" t="s">
-        <v>625</v>
+        <v>615</v>
       </c>
       <c r="D81" s="2" t="s">
-        <v>626</v>
+        <v>575</v>
       </c>
       <c r="E81" s="2" t="s">
-        <v>469</v>
+        <v>576</v>
       </c>
       <c r="F81" s="2" t="s">
-        <v>34</v>
+        <v>577</v>
       </c>
       <c r="G81" s="2" t="s">
-        <v>330</v>
+        <v>473</v>
       </c>
       <c r="H81" s="2" t="s">
-        <v>169</v>
+        <v>388</v>
       </c>
       <c r="I81" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J81" s="2" t="s">
-        <v>219</v>
+        <v>412</v>
       </c>
       <c r="K81" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L81" s="3" t="s">
-        <v>627</v>
+        <v>616</v>
       </c>
       <c r="M81" s="3" t="s">
-        <v>628</v>
+        <v>617</v>
       </c>
       <c r="N81" s="4" t="s">
-        <v>629</v>
-[...1 lines deleted...]
-      <c r="O81" s="2"/>
+        <v>618</v>
+      </c>
+      <c r="O81" s="2" t="s">
+        <v>619</v>
+      </c>
     </row>
     <row r="82" spans="1:15">
       <c r="A82" s="2" t="s">
-        <v>52</v>
+        <v>366</v>
       </c>
       <c r="B82" s="2" t="s">
-        <v>555</v>
+        <v>620</v>
       </c>
       <c r="C82" s="2" t="s">
-        <v>630</v>
+        <v>621</v>
       </c>
       <c r="D82" s="2" t="s">
-        <v>557</v>
+        <v>622</v>
       </c>
       <c r="E82" s="2" t="s">
-        <v>558</v>
+        <v>176</v>
       </c>
       <c r="F82" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G82" s="2" t="s">
-        <v>631</v>
+        <v>623</v>
       </c>
       <c r="H82" s="2" t="s">
-        <v>397</v>
+        <v>220</v>
       </c>
       <c r="I82" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J82" s="2" t="s">
-        <v>414</v>
+        <v>624</v>
       </c>
       <c r="K82" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L82" s="3" t="s">
-        <v>621</v>
+        <v>625</v>
       </c>
       <c r="M82" s="3" t="s">
-        <v>615</v>
+        <v>626</v>
       </c>
       <c r="N82" s="4" t="s">
-        <v>465</v>
-[...3 lines deleted...]
-      </c>
+        <v>627</v>
+      </c>
+      <c r="O82" s="2"/>
     </row>
     <row r="83" spans="1:15">
       <c r="A83" s="2" t="s">
-        <v>454</v>
+        <v>592</v>
       </c>
       <c r="B83" s="2" t="s">
-        <v>633</v>
+        <v>628</v>
       </c>
       <c r="C83" s="2" t="s">
-        <v>634</v>
+        <v>629</v>
       </c>
       <c r="D83" s="2" t="s">
-        <v>635</v>
+        <v>630</v>
       </c>
       <c r="E83" s="2" t="s">
-        <v>462</v>
+        <v>499</v>
       </c>
       <c r="F83" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G83" s="2" t="s">
-        <v>462</v>
+        <v>499</v>
       </c>
       <c r="H83" s="2" t="s">
-        <v>169</v>
+        <v>36</v>
       </c>
       <c r="I83" s="2" t="s">
-        <v>636</v>
+        <v>596</v>
       </c>
       <c r="J83" s="2" t="s">
-        <v>637</v>
+        <v>499</v>
       </c>
       <c r="K83" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L83" s="3" t="s">
-        <v>638</v>
+        <v>631</v>
       </c>
       <c r="M83" s="3" t="s">
-        <v>639</v>
+        <v>632</v>
       </c>
       <c r="N83" s="4" t="s">
-        <v>105</v>
+        <v>455</v>
       </c>
       <c r="O83" s="2"/>
     </row>
     <row r="84" spans="1:15">
       <c r="A84" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B84" s="2" t="s">
-        <v>640</v>
+        <v>633</v>
       </c>
       <c r="C84" s="2" t="s">
-        <v>641</v>
+        <v>634</v>
       </c>
       <c r="D84" s="2" t="s">
-        <v>642</v>
+        <v>635</v>
       </c>
       <c r="E84" s="2" t="s">
-        <v>316</v>
+        <v>440</v>
       </c>
       <c r="F84" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G84" s="2" t="s">
-        <v>643</v>
+        <v>413</v>
       </c>
       <c r="H84" s="2" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="I84" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J84" s="2" t="s">
-        <v>644</v>
+        <v>636</v>
       </c>
       <c r="K84" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L84" s="3" t="s">
-        <v>645</v>
+        <v>637</v>
       </c>
       <c r="M84" s="3" t="s">
-        <v>646</v>
+        <v>638</v>
       </c>
       <c r="N84" s="4" t="s">
-        <v>647</v>
+        <v>639</v>
       </c>
       <c r="O84" s="2"/>
     </row>
     <row r="85" spans="1:15">
       <c r="A85" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B85" s="2" t="s">
-        <v>648</v>
+        <v>633</v>
       </c>
       <c r="C85" s="2" t="s">
-        <v>649</v>
+        <v>640</v>
       </c>
       <c r="D85" s="2" t="s">
-        <v>650</v>
+        <v>635</v>
       </c>
       <c r="E85" s="2" t="s">
-        <v>651</v>
+        <v>440</v>
       </c>
       <c r="F85" s="2" t="s">
-        <v>34</v>
+        <v>472</v>
       </c>
       <c r="G85" s="2" t="s">
-        <v>644</v>
+        <v>641</v>
       </c>
       <c r="H85" s="2" t="s">
-        <v>397</v>
+        <v>642</v>
       </c>
       <c r="I85" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J85" s="2" t="s">
-        <v>327</v>
+        <v>636</v>
       </c>
       <c r="K85" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L85" s="3" t="s">
-        <v>652</v>
+        <v>637</v>
       </c>
       <c r="M85" s="3" t="s">
-        <v>653</v>
+        <v>638</v>
       </c>
       <c r="N85" s="4" t="s">
-        <v>654</v>
-[...1 lines deleted...]
-      <c r="O85" s="2"/>
+        <v>643</v>
+      </c>
+      <c r="O85" s="2" t="s">
+        <v>644</v>
+      </c>
     </row>
     <row r="86" spans="1:15">
       <c r="A86" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B86" s="2" t="s">
-        <v>616</v>
+        <v>645</v>
       </c>
       <c r="C86" s="2" t="s">
-        <v>655</v>
+        <v>646</v>
       </c>
       <c r="D86" s="2" t="s">
-        <v>618</v>
+        <v>647</v>
       </c>
       <c r="E86" s="2" t="s">
-        <v>619</v>
+        <v>508</v>
       </c>
       <c r="F86" s="2" t="s">
-        <v>620</v>
+        <v>34</v>
       </c>
       <c r="G86" s="2" t="s">
-        <v>501</v>
+        <v>648</v>
       </c>
       <c r="H86" s="2" t="s">
-        <v>397</v>
+        <v>649</v>
       </c>
       <c r="I86" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J86" s="2" t="s">
-        <v>421</v>
+        <v>57</v>
       </c>
       <c r="K86" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L86" s="3" t="s">
-        <v>656</v>
+        <v>650</v>
       </c>
       <c r="M86" s="3" t="s">
-        <v>657</v>
+        <v>145</v>
       </c>
       <c r="N86" s="4" t="s">
-        <v>658</v>
-[...3 lines deleted...]
-      </c>
+        <v>651</v>
+      </c>
+      <c r="O86" s="2"/>
     </row>
     <row r="87" spans="1:15">
       <c r="A87" s="2" t="s">
-        <v>375</v>
+        <v>366</v>
       </c>
       <c r="B87" s="2" t="s">
-        <v>660</v>
+        <v>652</v>
       </c>
       <c r="C87" s="2" t="s">
-        <v>661</v>
+        <v>653</v>
       </c>
       <c r="D87" s="2" t="s">
-        <v>662</v>
+        <v>654</v>
       </c>
       <c r="E87" s="2" t="s">
-        <v>185</v>
+        <v>176</v>
       </c>
       <c r="F87" s="2" t="s">
-        <v>34</v>
+        <v>472</v>
       </c>
       <c r="G87" s="2" t="s">
-        <v>663</v>
+        <v>655</v>
       </c>
       <c r="H87" s="2" t="s">
-        <v>229</v>
+        <v>656</v>
       </c>
       <c r="I87" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J87" s="2" t="s">
-        <v>664</v>
+        <v>657</v>
       </c>
       <c r="K87" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L87" s="3" t="s">
-        <v>665</v>
+        <v>331</v>
       </c>
       <c r="M87" s="3" t="s">
-        <v>666</v>
+        <v>658</v>
       </c>
       <c r="N87" s="4" t="s">
-        <v>667</v>
-[...1 lines deleted...]
-      <c r="O87" s="2"/>
+        <v>659</v>
+      </c>
+      <c r="O87" s="2" t="s">
+        <v>660</v>
+      </c>
     </row>
     <row r="88" spans="1:15">
       <c r="A88" s="2" t="s">
-        <v>454</v>
+        <v>63</v>
       </c>
       <c r="B88" s="2" t="s">
-        <v>668</v>
+        <v>661</v>
       </c>
       <c r="C88" s="2" t="s">
-        <v>669</v>
+        <v>662</v>
       </c>
       <c r="D88" s="2" t="s">
-        <v>670</v>
+        <v>663</v>
       </c>
       <c r="E88" s="2" t="s">
-        <v>462</v>
+        <v>460</v>
       </c>
       <c r="F88" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G88" s="2" t="s">
-        <v>462</v>
+        <v>664</v>
       </c>
       <c r="H88" s="2" t="s">
-        <v>36</v>
+        <v>6</v>
       </c>
       <c r="I88" s="2" t="s">
-        <v>636</v>
+        <v>349</v>
       </c>
       <c r="J88" s="2" t="s">
-        <v>462</v>
+        <v>159</v>
       </c>
       <c r="K88" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L88" s="3" t="s">
-        <v>671</v>
+        <v>665</v>
       </c>
       <c r="M88" s="3" t="s">
-        <v>672</v>
+        <v>666</v>
       </c>
       <c r="N88" s="4" t="s">
-        <v>105</v>
+        <v>667</v>
       </c>
       <c r="O88" s="2"/>
     </row>
     <row r="89" spans="1:15">
       <c r="A89" s="2" t="s">
-        <v>352</v>
+        <v>668</v>
       </c>
       <c r="B89" s="2" t="s">
+        <v>669</v>
+      </c>
+      <c r="C89" s="2" t="s">
+        <v>670</v>
+      </c>
+      <c r="D89" s="2" t="s">
+        <v>671</v>
+      </c>
+      <c r="E89" s="2" t="s">
+        <v>672</v>
+      </c>
+      <c r="F89" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G89" s="2" t="s">
         <v>673</v>
       </c>
-      <c r="C89" s="2" t="s">
+      <c r="H89" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I89" s="2" t="s">
+        <v>124</v>
+      </c>
+      <c r="J89" s="2" t="s">
+        <v>122</v>
+      </c>
+      <c r="K89" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L89" s="3" t="s">
+        <v>178</v>
+      </c>
+      <c r="M89" s="3" t="s">
         <v>674</v>
       </c>
-      <c r="D89" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N89" s="4" t="s">
-        <v>679</v>
+        <v>455</v>
       </c>
       <c r="O89" s="2"/>
     </row>
     <row r="90" spans="1:15">
       <c r="A90" s="2" t="s">
-        <v>352</v>
+        <v>675</v>
       </c>
       <c r="B90" s="2" t="s">
-        <v>673</v>
+        <v>676</v>
       </c>
       <c r="C90" s="2" t="s">
+        <v>677</v>
+      </c>
+      <c r="D90" s="2" t="s">
+        <v>678</v>
+      </c>
+      <c r="E90" s="2" t="s">
+        <v>679</v>
+      </c>
+      <c r="F90" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G90" s="2" t="s">
         <v>680</v>
       </c>
-      <c r="D90" s="2" t="s">
-[...8 lines deleted...]
-      <c r="G90" s="2" t="s">
+      <c r="H90" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="I90" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J90" s="2" t="s">
         <v>681</v>
       </c>
-      <c r="H90" s="2" t="s">
+      <c r="K90" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L90" s="3" t="s">
         <v>682</v>
       </c>
-      <c r="I90" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="M90" s="3" t="s">
-        <v>678</v>
+        <v>683</v>
       </c>
       <c r="N90" s="4" t="s">
-        <v>683</v>
-[...3 lines deleted...]
-      </c>
+        <v>455</v>
+      </c>
+      <c r="O90" s="2"/>
     </row>
     <row r="91" spans="1:15">
       <c r="A91" s="2" t="s">
-        <v>332</v>
+        <v>63</v>
       </c>
       <c r="B91" s="2" t="s">
+        <v>684</v>
+      </c>
+      <c r="C91" s="2" t="s">
+        <v>65</v>
+      </c>
+      <c r="D91" s="2" t="s">
         <v>685</v>
       </c>
-      <c r="C91" s="2" t="s">
+      <c r="E91" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="F91" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G91" s="2" t="s">
         <v>686</v>
       </c>
-      <c r="D91" s="2" t="s">
+      <c r="H91" s="2" t="s">
+        <v>220</v>
+      </c>
+      <c r="I91" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J91" s="2" t="s">
         <v>687</v>
-      </c>
-[...16 lines deleted...]
-        <v>102</v>
       </c>
       <c r="K91" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L91" s="3" t="s">
+        <v>688</v>
+      </c>
+      <c r="M91" s="3" t="s">
         <v>689</v>
       </c>
-      <c r="M91" s="3" t="s">
+      <c r="N91" s="4" t="s">
         <v>690</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O91" s="2"/>
     </row>
     <row r="92" spans="1:15">
       <c r="A92" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B92" s="2" t="s">
         <v>691</v>
       </c>
       <c r="C92" s="2" t="s">
         <v>692</v>
       </c>
       <c r="D92" s="2" t="s">
         <v>693</v>
       </c>
       <c r="E92" s="2" t="s">
-        <v>535</v>
+        <v>694</v>
       </c>
       <c r="F92" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G92" s="2" t="s">
-        <v>694</v>
+        <v>695</v>
       </c>
       <c r="H92" s="2" t="s">
-        <v>695</v>
+        <v>220</v>
       </c>
       <c r="I92" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J92" s="2" t="s">
-        <v>57</v>
+        <v>161</v>
       </c>
       <c r="K92" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L92" s="3" t="s">
         <v>696</v>
       </c>
       <c r="M92" s="3" t="s">
-        <v>155</v>
+        <v>697</v>
       </c>
       <c r="N92" s="4" t="s">
-        <v>697</v>
+        <v>698</v>
       </c>
       <c r="O92" s="2"/>
     </row>
     <row r="93" spans="1:15">
       <c r="A93" s="2" t="s">
-        <v>375</v>
+        <v>343</v>
       </c>
       <c r="B93" s="2" t="s">
-        <v>698</v>
+        <v>699</v>
       </c>
       <c r="C93" s="2" t="s">
-        <v>699</v>
+        <v>700</v>
       </c>
       <c r="D93" s="2" t="s">
-        <v>700</v>
+        <v>701</v>
       </c>
       <c r="E93" s="2" t="s">
-        <v>185</v>
+        <v>702</v>
       </c>
       <c r="F93" s="2" t="s">
-        <v>500</v>
-[...2 lines deleted...]
-        <v>701</v>
+        <v>34</v>
+      </c>
+      <c r="G93" s="2">
+        <v>9912332233</v>
       </c>
       <c r="H93" s="2" t="s">
-        <v>702</v>
+        <v>703</v>
       </c>
       <c r="I93" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J93" s="2" t="s">
-        <v>703</v>
+        <v>704</v>
       </c>
       <c r="K93" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L93" s="3" t="s">
-        <v>340</v>
+        <v>705</v>
       </c>
       <c r="M93" s="3" t="s">
-        <v>704</v>
+        <v>706</v>
       </c>
       <c r="N93" s="4" t="s">
-        <v>705</v>
-[...3 lines deleted...]
-      </c>
+        <v>365</v>
+      </c>
+      <c r="O93" s="2"/>
     </row>
     <row r="94" spans="1:15">
       <c r="A94" s="2" t="s">
-        <v>63</v>
+        <v>467</v>
       </c>
       <c r="B94" s="2" t="s">
         <v>707</v>
       </c>
       <c r="C94" s="2" t="s">
+        <v>181</v>
+      </c>
+      <c r="D94" s="2" t="s">
         <v>708</v>
       </c>
-      <c r="D94" s="2" t="s">
+      <c r="E94" s="2" t="s">
+        <v>566</v>
+      </c>
+      <c r="F94" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G94" s="2" t="s">
+        <v>371</v>
+      </c>
+      <c r="H94" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I94" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J94" s="2" t="s">
         <v>709</v>
       </c>
-      <c r="E94" s="2" t="s">
-[...5 lines deleted...]
-      <c r="G94" s="2" t="s">
+      <c r="K94" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L94" s="3" t="s">
         <v>710</v>
       </c>
-      <c r="H94" s="2" t="s">
-[...11 lines deleted...]
-      <c r="L94" s="3" t="s">
+      <c r="M94" s="3" t="s">
         <v>711</v>
       </c>
-      <c r="M94" s="3" t="s">
+      <c r="N94" s="4" t="s">
         <v>712</v>
       </c>
-      <c r="N94" s="4" t="s">
+      <c r="O94" s="2" t="s">
         <v>713</v>
       </c>
-      <c r="O94" s="2"/>
     </row>
     <row r="95" spans="1:15">
       <c r="A95" s="2" t="s">
-        <v>15</v>
+        <v>714</v>
       </c>
       <c r="B95" s="2" t="s">
-        <v>714</v>
+        <v>715</v>
       </c>
       <c r="C95" s="2" t="s">
-        <v>715</v>
+        <v>716</v>
       </c>
       <c r="D95" s="2" t="s">
-        <v>716</v>
+        <v>717</v>
       </c>
       <c r="E95" s="2" t="s">
-        <v>717</v>
+        <v>718</v>
       </c>
       <c r="F95" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G95" s="2" t="s">
-        <v>99</v>
+        <v>719</v>
       </c>
       <c r="H95" s="2" t="s">
-        <v>718</v>
+        <v>720</v>
       </c>
       <c r="I95" s="2" t="s">
-        <v>101</v>
+        <v>721</v>
       </c>
       <c r="J95" s="2" t="s">
-        <v>102</v>
+        <v>532</v>
       </c>
       <c r="K95" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L95" s="3" t="s">
-        <v>719</v>
+        <v>223</v>
       </c>
       <c r="M95" s="3" t="s">
-        <v>720</v>
+        <v>722</v>
       </c>
       <c r="N95" s="4" t="s">
-        <v>105</v>
+        <v>723</v>
       </c>
       <c r="O95" s="2"/>
     </row>
     <row r="96" spans="1:15">
       <c r="A96" s="2" t="s">
-        <v>94</v>
+        <v>63</v>
       </c>
       <c r="B96" s="2" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="C96" s="2" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D96" s="2" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="E96" s="2" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="F96" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G96" s="2" t="s">
-        <v>568</v>
+        <v>728</v>
       </c>
       <c r="H96" s="2" t="s">
-        <v>169</v>
+        <v>379</v>
       </c>
       <c r="I96" s="2" t="s">
-        <v>101</v>
+        <v>69</v>
       </c>
       <c r="J96" s="2" t="s">
-        <v>102</v>
+        <v>641</v>
       </c>
       <c r="K96" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L96" s="3" t="s">
-        <v>187</v>
+        <v>223</v>
       </c>
       <c r="M96" s="3" t="s">
-        <v>725</v>
+        <v>710</v>
       </c>
       <c r="N96" s="4" t="s">
-        <v>105</v>
+        <v>729</v>
       </c>
       <c r="O96" s="2"/>
     </row>
     <row r="97" spans="1:15">
       <c r="A97" s="2" t="s">
-        <v>726</v>
+        <v>730</v>
       </c>
       <c r="B97" s="2" t="s">
-        <v>727</v>
+        <v>731</v>
       </c>
       <c r="C97" s="2" t="s">
-        <v>728</v>
+        <v>732</v>
       </c>
       <c r="D97" s="2" t="s">
-        <v>729</v>
+        <v>733</v>
       </c>
       <c r="E97" s="2" t="s">
-        <v>730</v>
+        <v>218</v>
       </c>
       <c r="F97" s="2" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
       <c r="G97" s="2" t="s">
-        <v>731</v>
+        <v>549</v>
       </c>
       <c r="H97" s="2" t="s">
-        <v>229</v>
+        <v>379</v>
       </c>
       <c r="I97" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J97" s="2" t="s">
-        <v>732</v>
+        <v>728</v>
       </c>
       <c r="K97" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L97" s="3" t="s">
-        <v>733</v>
+        <v>223</v>
       </c>
       <c r="M97" s="3" t="s">
+        <v>710</v>
+      </c>
+      <c r="N97" s="4" t="s">
         <v>734</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O97" s="2"/>
     </row>
     <row r="98" spans="1:15">
       <c r="A98" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B98" s="2" t="s">
         <v>735</v>
       </c>
       <c r="C98" s="2" t="s">
-        <v>65</v>
+        <v>736</v>
       </c>
       <c r="D98" s="2" t="s">
-        <v>736</v>
+        <v>737</v>
       </c>
       <c r="E98" s="2" t="s">
-        <v>345</v>
+        <v>738</v>
       </c>
       <c r="F98" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G98" s="2" t="s">
-        <v>737</v>
+        <v>739</v>
       </c>
       <c r="H98" s="2" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="I98" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J98" s="2" t="s">
-        <v>738</v>
+        <v>740</v>
       </c>
       <c r="K98" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L98" s="3" t="s">
-        <v>739</v>
+        <v>741</v>
       </c>
       <c r="M98" s="3" t="s">
-        <v>740</v>
+        <v>742</v>
       </c>
       <c r="N98" s="4" t="s">
-        <v>741</v>
+        <v>743</v>
       </c>
       <c r="O98" s="2"/>
     </row>
     <row r="99" spans="1:15">
       <c r="A99" s="2" t="s">
-        <v>352</v>
+        <v>63</v>
       </c>
       <c r="B99" s="2" t="s">
-        <v>742</v>
+        <v>744</v>
       </c>
       <c r="C99" s="2" t="s">
-        <v>743</v>
+        <v>745</v>
       </c>
       <c r="D99" s="2" t="s">
-        <v>744</v>
+        <v>746</v>
       </c>
       <c r="E99" s="2" t="s">
-        <v>745</v>
+        <v>747</v>
       </c>
       <c r="F99" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G99" s="2" t="s">
-        <v>746</v>
+        <v>748</v>
       </c>
       <c r="H99" s="2" t="s">
-        <v>229</v>
+        <v>220</v>
       </c>
       <c r="I99" s="2" t="s">
-        <v>358</v>
+        <v>69</v>
       </c>
       <c r="J99" s="2" t="s">
-        <v>170</v>
+        <v>749</v>
       </c>
       <c r="K99" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L99" s="3" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="M99" s="3" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="N99" s="4" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="O99" s="2"/>
     </row>
     <row r="100" spans="1:15">
       <c r="A100" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B100" s="2" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="C100" s="2" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="D100" s="2" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="E100" s="2" t="s">
-        <v>753</v>
+        <v>694</v>
       </c>
       <c r="F100" s="2" t="s">
         <v>34</v>
       </c>
-      <c r="G100" s="2">
-        <v>9912332233</v>
+      <c r="G100" s="2" t="s">
+        <v>756</v>
       </c>
       <c r="H100" s="2" t="s">
-        <v>754</v>
+        <v>36</v>
       </c>
       <c r="I100" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J100" s="2" t="s">
-        <v>755</v>
+        <v>757</v>
       </c>
       <c r="K100" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L100" s="3" t="s">
-        <v>756</v>
+        <v>758</v>
       </c>
       <c r="M100" s="3" t="s">
-        <v>757</v>
+        <v>759</v>
       </c>
       <c r="N100" s="4" t="s">
-        <v>374</v>
+        <v>760</v>
       </c>
       <c r="O100" s="2"/>
     </row>
     <row r="101" spans="1:15">
       <c r="A101" s="2" t="s">
-        <v>495</v>
+        <v>417</v>
       </c>
       <c r="B101" s="2" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="C101" s="2" t="s">
-        <v>190</v>
+        <v>762</v>
       </c>
       <c r="D101" s="2" t="s">
-        <v>759</v>
+        <v>763</v>
       </c>
       <c r="E101" s="2" t="s">
-        <v>600</v>
+        <v>764</v>
       </c>
       <c r="F101" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G101" s="2" t="s">
-        <v>380</v>
+        <v>657</v>
       </c>
       <c r="H101" s="2" t="s">
-        <v>169</v>
+        <v>765</v>
       </c>
       <c r="I101" s="2" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J101" s="2" t="s">
-        <v>760</v>
+        <v>473</v>
       </c>
       <c r="K101" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L101" s="3" t="s">
-        <v>761</v>
+        <v>766</v>
       </c>
       <c r="M101" s="3" t="s">
-        <v>762</v>
+        <v>767</v>
       </c>
       <c r="N101" s="4" t="s">
-        <v>763</v>
-[...3 lines deleted...]
-      </c>
+        <v>768</v>
+      </c>
+      <c r="O101" s="2"/>
     </row>
     <row r="102" spans="1:15">
       <c r="A102" s="2" t="s">
-        <v>765</v>
+        <v>343</v>
       </c>
       <c r="B102" s="2" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="C102" s="2" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="D102" s="2" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="E102" s="2" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="F102" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G102" s="2" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="H102" s="2" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="I102" s="2" t="s">
-        <v>772</v>
+        <v>349</v>
       </c>
       <c r="J102" s="2" t="s">
-        <v>559</v>
+        <v>775</v>
       </c>
       <c r="K102" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L102" s="3" t="s">
-        <v>232</v>
+        <v>776</v>
       </c>
       <c r="M102" s="3" t="s">
-        <v>773</v>
+        <v>777</v>
       </c>
       <c r="N102" s="4" t="s">
-        <v>774</v>
+        <v>778</v>
       </c>
       <c r="O102" s="2"/>
     </row>
     <row r="103" spans="1:15">
       <c r="A103" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B103" s="2" t="s">
-        <v>775</v>
+        <v>779</v>
       </c>
       <c r="C103" s="2" t="s">
-        <v>776</v>
+        <v>780</v>
       </c>
       <c r="D103" s="2" t="s">
-        <v>777</v>
+        <v>781</v>
       </c>
       <c r="E103" s="2" t="s">
-        <v>778</v>
+        <v>336</v>
       </c>
       <c r="F103" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G103" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="H103" s="2" t="s">
-        <v>388</v>
+        <v>6</v>
       </c>
       <c r="I103" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J103" s="2" t="s">
-        <v>681</v>
+        <v>783</v>
       </c>
       <c r="K103" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L103" s="3" t="s">
-        <v>232</v>
+        <v>784</v>
       </c>
       <c r="M103" s="3" t="s">
-        <v>761</v>
+        <v>767</v>
       </c>
       <c r="N103" s="4" t="s">
-        <v>780</v>
+        <v>785</v>
       </c>
       <c r="O103" s="2"/>
     </row>
     <row r="104" spans="1:15">
       <c r="A104" s="2" t="s">
-        <v>781</v>
+        <v>15</v>
       </c>
       <c r="B104" s="2" t="s">
-        <v>782</v>
+        <v>786</v>
       </c>
       <c r="C104" s="2" t="s">
-        <v>783</v>
+        <v>787</v>
       </c>
       <c r="D104" s="2" t="s">
-        <v>784</v>
+        <v>788</v>
       </c>
       <c r="E104" s="2" t="s">
-        <v>227</v>
+        <v>772</v>
       </c>
       <c r="F104" s="2" t="s">
-        <v>413</v>
+        <v>789</v>
       </c>
       <c r="G104" s="2" t="s">
-        <v>583</v>
+        <v>790</v>
       </c>
       <c r="H104" s="2" t="s">
-        <v>388</v>
+        <v>791</v>
       </c>
       <c r="I104" s="2" t="s">
-        <v>69</v>
+        <v>124</v>
       </c>
       <c r="J104" s="2" t="s">
-        <v>779</v>
+        <v>792</v>
       </c>
       <c r="K104" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L104" s="3" t="s">
-        <v>232</v>
+        <v>793</v>
       </c>
       <c r="M104" s="3" t="s">
-        <v>761</v>
+        <v>794</v>
       </c>
       <c r="N104" s="4" t="s">
-        <v>785</v>
-[...1 lines deleted...]
-      <c r="O104" s="2"/>
+        <v>455</v>
+      </c>
+      <c r="O104" s="2" t="s">
+        <v>795</v>
+      </c>
     </row>
     <row r="105" spans="1:15">
       <c r="A105" s="2" t="s">
-        <v>63</v>
+        <v>714</v>
       </c>
       <c r="B105" s="2" t="s">
-        <v>786</v>
+        <v>796</v>
       </c>
       <c r="C105" s="2" t="s">
-        <v>787</v>
+        <v>797</v>
       </c>
       <c r="D105" s="2" t="s">
-        <v>788</v>
+        <v>798</v>
       </c>
       <c r="E105" s="2" t="s">
-        <v>789</v>
+        <v>799</v>
       </c>
       <c r="F105" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G105" s="2" t="s">
-        <v>790</v>
+        <v>709</v>
       </c>
       <c r="H105" s="2" t="s">
-        <v>6</v>
+        <v>800</v>
       </c>
       <c r="I105" s="2" t="s">
-        <v>358</v>
+        <v>69</v>
       </c>
       <c r="J105" s="2" t="s">
-        <v>791</v>
+        <v>801</v>
       </c>
       <c r="K105" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L105" s="3" t="s">
-        <v>792</v>
+        <v>802</v>
       </c>
       <c r="M105" s="3" t="s">
-        <v>793</v>
+        <v>803</v>
       </c>
       <c r="N105" s="4" t="s">
-        <v>794</v>
+        <v>804</v>
       </c>
       <c r="O105" s="2"/>
     </row>
     <row r="106" spans="1:15">
       <c r="A106" s="2" t="s">
-        <v>63</v>
+        <v>467</v>
       </c>
       <c r="B106" s="2" t="s">
-        <v>795</v>
+        <v>805</v>
       </c>
       <c r="C106" s="2" t="s">
-        <v>796</v>
+        <v>806</v>
       </c>
       <c r="D106" s="2" t="s">
-        <v>797</v>
+        <v>807</v>
       </c>
       <c r="E106" s="2" t="s">
-        <v>798</v>
+        <v>808</v>
       </c>
       <c r="F106" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G106" s="2" t="s">
-        <v>799</v>
+        <v>292</v>
       </c>
       <c r="H106" s="2" t="s">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="I106" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J106" s="2" t="s">
-        <v>800</v>
+        <v>308</v>
       </c>
       <c r="K106" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L106" s="3" t="s">
-        <v>801</v>
+        <v>250</v>
       </c>
       <c r="M106" s="3" t="s">
-        <v>802</v>
+        <v>809</v>
       </c>
       <c r="N106" s="4" t="s">
-        <v>803</v>
+        <v>810</v>
       </c>
       <c r="O106" s="2"/>
     </row>
     <row r="107" spans="1:15">
       <c r="A107" s="2" t="s">
-        <v>564</v>
+        <v>343</v>
       </c>
       <c r="B107" s="2" t="s">
-        <v>804</v>
+        <v>811</v>
       </c>
       <c r="C107" s="2" t="s">
-        <v>805</v>
+        <v>812</v>
       </c>
       <c r="D107" s="2" t="s">
-        <v>806</v>
+        <v>813</v>
       </c>
       <c r="E107" s="2" t="s">
-        <v>688</v>
+        <v>814</v>
       </c>
       <c r="F107" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G107" s="2" t="s">
-        <v>118</v>
+        <v>815</v>
       </c>
       <c r="H107" s="2" t="s">
-        <v>807</v>
+        <v>160</v>
       </c>
       <c r="I107" s="2" t="s">
-        <v>807</v>
+        <v>349</v>
       </c>
       <c r="J107" s="2" t="s">
-        <v>118</v>
+        <v>361</v>
       </c>
       <c r="K107" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L107" s="3" t="s">
-        <v>808</v>
+        <v>250</v>
       </c>
       <c r="M107" s="3" t="s">
         <v>809</v>
       </c>
       <c r="N107" s="4" t="s">
-        <v>105</v>
+        <v>816</v>
       </c>
       <c r="O107" s="2"/>
     </row>
     <row r="108" spans="1:15">
       <c r="A108" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B108" s="2" t="s">
-        <v>810</v>
+        <v>817</v>
       </c>
       <c r="C108" s="2" t="s">
-        <v>811</v>
+        <v>818</v>
       </c>
       <c r="D108" s="2" t="s">
-        <v>812</v>
+        <v>819</v>
       </c>
       <c r="E108" s="2" t="s">
-        <v>745</v>
+        <v>799</v>
       </c>
       <c r="F108" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G108" s="2" t="s">
-        <v>813</v>
+        <v>314</v>
       </c>
       <c r="H108" s="2" t="s">
-        <v>36</v>
+        <v>160</v>
       </c>
       <c r="I108" s="2" t="s">
-        <v>358</v>
+        <v>69</v>
       </c>
       <c r="J108" s="2" t="s">
-        <v>814</v>
+        <v>308</v>
       </c>
       <c r="K108" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L108" s="3" t="s">
-        <v>815</v>
+        <v>820</v>
       </c>
       <c r="M108" s="3" t="s">
-        <v>816</v>
+        <v>821</v>
       </c>
       <c r="N108" s="4" t="s">
-        <v>817</v>
+        <v>822</v>
       </c>
       <c r="O108" s="2"/>
     </row>
     <row r="109" spans="1:15">
       <c r="A109" s="2" t="s">
-        <v>426</v>
+        <v>343</v>
       </c>
       <c r="B109" s="2" t="s">
-        <v>818</v>
+        <v>823</v>
       </c>
       <c r="C109" s="2" t="s">
-        <v>819</v>
+        <v>824</v>
       </c>
       <c r="D109" s="2" t="s">
-        <v>820</v>
+        <v>825</v>
       </c>
       <c r="E109" s="2" t="s">
-        <v>821</v>
+        <v>86</v>
       </c>
       <c r="F109" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G109" s="2" t="s">
-        <v>703</v>
+        <v>826</v>
       </c>
       <c r="H109" s="2" t="s">
-        <v>822</v>
+        <v>6</v>
       </c>
       <c r="I109" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J109" s="2" t="s">
-        <v>501</v>
+        <v>827</v>
       </c>
       <c r="K109" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L109" s="3" t="s">
-        <v>823</v>
+        <v>828</v>
       </c>
       <c r="M109" s="3" t="s">
-        <v>824</v>
+        <v>829</v>
       </c>
       <c r="N109" s="4" t="s">
-        <v>825</v>
+        <v>830</v>
       </c>
       <c r="O109" s="2"/>
     </row>
     <row r="110" spans="1:15">
       <c r="A110" s="2" t="s">
-        <v>352</v>
+        <v>63</v>
       </c>
       <c r="B110" s="2" t="s">
-        <v>826</v>
+        <v>831</v>
       </c>
       <c r="C110" s="2" t="s">
-        <v>827</v>
+        <v>832</v>
       </c>
       <c r="D110" s="2" t="s">
-        <v>828</v>
+        <v>833</v>
       </c>
       <c r="E110" s="2" t="s">
-        <v>829</v>
+        <v>387</v>
       </c>
       <c r="F110" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G110" s="2" t="s">
-        <v>830</v>
+        <v>834</v>
       </c>
       <c r="H110" s="2" t="s">
-        <v>831</v>
+        <v>703</v>
       </c>
       <c r="I110" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J110" s="2" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="K110" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L110" s="3" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="M110" s="3" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="N110" s="4" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="O110" s="2"/>
     </row>
     <row r="111" spans="1:15">
       <c r="A111" s="2" t="s">
-        <v>63</v>
+        <v>343</v>
       </c>
       <c r="B111" s="2" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="C111" s="2" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="D111" s="2" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="E111" s="2" t="s">
-        <v>345</v>
+        <v>799</v>
       </c>
       <c r="F111" s="2" t="s">
-        <v>34</v>
+        <v>404</v>
       </c>
       <c r="G111" s="2" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="H111" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I111" s="2" t="s">
-        <v>358</v>
+        <v>69</v>
       </c>
       <c r="J111" s="2" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="K111" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L111" s="3" t="s">
-        <v>841</v>
+        <v>223</v>
       </c>
       <c r="M111" s="3" t="s">
-        <v>824</v>
+        <v>423</v>
       </c>
       <c r="N111" s="4" t="s">
-        <v>842</v>
+        <v>844</v>
       </c>
       <c r="O111" s="2"/>
     </row>
     <row r="112" spans="1:15">
       <c r="A112" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B112" s="2" t="s">
-        <v>843</v>
+        <v>845</v>
       </c>
       <c r="C112" s="2" t="s">
-        <v>844</v>
+        <v>846</v>
       </c>
       <c r="D112" s="2" t="s">
-        <v>845</v>
+        <v>847</v>
       </c>
       <c r="E112" s="2" t="s">
-        <v>829</v>
+        <v>772</v>
       </c>
       <c r="F112" s="2" t="s">
-        <v>846</v>
+        <v>34</v>
       </c>
       <c r="G112" s="2" t="s">
-        <v>847</v>
+        <v>848</v>
       </c>
       <c r="H112" s="2" t="s">
-        <v>848</v>
+        <v>849</v>
       </c>
       <c r="I112" s="2" t="s">
-        <v>101</v>
+        <v>850</v>
       </c>
       <c r="J112" s="2" t="s">
-        <v>849</v>
+        <v>114</v>
       </c>
       <c r="K112" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L112" s="3" t="s">
-        <v>850</v>
+        <v>851</v>
       </c>
       <c r="M112" s="3" t="s">
-        <v>851</v>
+        <v>561</v>
       </c>
       <c r="N112" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O112" s="2" t="s">
         <v>852</v>
       </c>
+      <c r="O112" s="2"/>
     </row>
     <row r="113" spans="1:15">
       <c r="A113" s="2" t="s">
-        <v>765</v>
+        <v>366</v>
       </c>
       <c r="B113" s="2" t="s">
         <v>853</v>
       </c>
       <c r="C113" s="2" t="s">
         <v>854</v>
       </c>
       <c r="D113" s="2" t="s">
         <v>855</v>
       </c>
       <c r="E113" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="F113" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G113" s="2" t="s">
         <v>856</v>
       </c>
-      <c r="F113" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="H113" s="2" t="s">
-        <v>857</v>
+        <v>6</v>
       </c>
       <c r="I113" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J113" s="2" t="s">
+        <v>857</v>
+      </c>
+      <c r="K113" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L113" s="3" t="s">
+        <v>267</v>
+      </c>
+      <c r="M113" s="3" t="s">
         <v>858</v>
       </c>
-      <c r="K113" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="N113" s="4" t="s">
-        <v>861</v>
+        <v>230</v>
       </c>
       <c r="O113" s="2"/>
     </row>
     <row r="114" spans="1:15">
       <c r="A114" s="2" t="s">
-        <v>495</v>
+        <v>343</v>
       </c>
       <c r="B114" s="2" t="s">
+        <v>859</v>
+      </c>
+      <c r="C114" s="2" t="s">
+        <v>860</v>
+      </c>
+      <c r="D114" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="E114" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="F114" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G114" s="2" t="s">
         <v>862</v>
       </c>
-      <c r="C114" s="2" t="s">
-[...13 lines deleted...]
-      </c>
       <c r="H114" s="2" t="s">
-        <v>169</v>
+        <v>160</v>
       </c>
       <c r="I114" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J114" s="2" t="s">
-        <v>317</v>
+        <v>604</v>
       </c>
       <c r="K114" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L114" s="3" t="s">
-        <v>259</v>
+        <v>863</v>
       </c>
       <c r="M114" s="3" t="s">
-        <v>866</v>
+        <v>864</v>
       </c>
       <c r="N114" s="4" t="s">
-        <v>867</v>
+        <v>865</v>
       </c>
       <c r="O114" s="2"/>
     </row>
     <row r="115" spans="1:15">
       <c r="A115" s="2" t="s">
-        <v>352</v>
+        <v>15</v>
       </c>
       <c r="B115" s="2" t="s">
+        <v>866</v>
+      </c>
+      <c r="C115" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="D115" s="2" t="s">
         <v>868</v>
       </c>
-      <c r="C115" s="2" t="s">
+      <c r="E115" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F115" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G115" s="2" t="s">
         <v>869</v>
       </c>
-      <c r="D115" s="2" t="s">
+      <c r="H115" s="2" t="s">
+        <v>388</v>
+      </c>
+      <c r="I115" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J115" s="2" t="s">
         <v>870</v>
-      </c>
-[...16 lines deleted...]
-        <v>370</v>
       </c>
       <c r="K115" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L115" s="3" t="s">
-        <v>259</v>
+        <v>871</v>
       </c>
       <c r="M115" s="3" t="s">
-        <v>866</v>
+        <v>872</v>
       </c>
       <c r="N115" s="4" t="s">
         <v>873</v>
       </c>
       <c r="O115" s="2"/>
     </row>
     <row r="116" spans="1:15">
       <c r="A116" s="2" t="s">
-        <v>352</v>
+        <v>417</v>
       </c>
       <c r="B116" s="2" t="s">
+        <v>761</v>
+      </c>
+      <c r="C116" s="2" t="s">
+        <v>762</v>
+      </c>
+      <c r="D116" s="2" t="s">
+        <v>763</v>
+      </c>
+      <c r="E116" s="2" t="s">
+        <v>764</v>
+      </c>
+      <c r="F116" s="2" t="s">
         <v>874</v>
       </c>
-      <c r="C116" s="2" t="s">
+      <c r="G116" s="2" t="s">
         <v>875</v>
       </c>
-      <c r="D116" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H116" s="2" t="s">
-        <v>169</v>
+        <v>765</v>
       </c>
       <c r="I116" s="2" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J116" s="2" t="s">
-        <v>317</v>
+        <v>473</v>
       </c>
       <c r="K116" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L116" s="3" t="s">
+        <v>871</v>
+      </c>
+      <c r="M116" s="3" t="s">
+        <v>876</v>
+      </c>
+      <c r="N116" s="4" t="s">
         <v>877</v>
-      </c>
-[...4 lines deleted...]
-        <v>879</v>
       </c>
       <c r="O116" s="2"/>
     </row>
     <row r="117" spans="1:15">
       <c r="A117" s="2" t="s">
-        <v>352</v>
+        <v>15</v>
       </c>
       <c r="B117" s="2" t="s">
-        <v>880</v>
+        <v>866</v>
       </c>
       <c r="C117" s="2" t="s">
-        <v>881</v>
+        <v>878</v>
       </c>
       <c r="D117" s="2" t="s">
-        <v>882</v>
+        <v>879</v>
       </c>
       <c r="E117" s="2" t="s">
-        <v>86</v>
+        <v>97</v>
       </c>
       <c r="F117" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G117" s="2" t="s">
-        <v>883</v>
+        <v>655</v>
       </c>
       <c r="H117" s="2" t="s">
-        <v>6</v>
+        <v>388</v>
       </c>
       <c r="I117" s="2" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J117" s="2" t="s">
-        <v>884</v>
+        <v>532</v>
       </c>
       <c r="K117" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L117" s="3" t="s">
-        <v>885</v>
+        <v>871</v>
       </c>
       <c r="M117" s="3" t="s">
-        <v>886</v>
+        <v>876</v>
       </c>
       <c r="N117" s="4" t="s">
-        <v>887</v>
+        <v>880</v>
       </c>
       <c r="O117" s="2"/>
     </row>
     <row r="118" spans="1:15">
       <c r="A118" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="B118" s="2" t="s">
-        <v>888</v>
+        <v>866</v>
       </c>
       <c r="C118" s="2" t="s">
-        <v>889</v>
+        <v>881</v>
       </c>
       <c r="D118" s="2" t="s">
-        <v>890</v>
+        <v>882</v>
       </c>
       <c r="E118" s="2" t="s">
-        <v>396</v>
+        <v>421</v>
       </c>
       <c r="F118" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G118" s="2" t="s">
-        <v>891</v>
+        <v>883</v>
       </c>
       <c r="H118" s="2" t="s">
-        <v>754</v>
+        <v>388</v>
       </c>
       <c r="I118" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J118" s="2" t="s">
-        <v>892</v>
+        <v>870</v>
       </c>
       <c r="K118" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L118" s="3" t="s">
-        <v>893</v>
+        <v>871</v>
       </c>
       <c r="M118" s="3" t="s">
-        <v>894</v>
+        <v>876</v>
       </c>
       <c r="N118" s="4" t="s">
-        <v>895</v>
+        <v>884</v>
       </c>
       <c r="O118" s="2"/>
     </row>
     <row r="119" spans="1:15">
       <c r="A119" s="2" t="s">
-        <v>352</v>
+        <v>15</v>
       </c>
       <c r="B119" s="2" t="s">
-        <v>896</v>
+        <v>866</v>
       </c>
       <c r="C119" s="2" t="s">
-        <v>897</v>
+        <v>885</v>
       </c>
       <c r="D119" s="2" t="s">
-        <v>898</v>
+        <v>886</v>
       </c>
       <c r="E119" s="2" t="s">
-        <v>856</v>
+        <v>421</v>
       </c>
       <c r="F119" s="2" t="s">
-        <v>413</v>
+        <v>34</v>
       </c>
       <c r="G119" s="2" t="s">
-        <v>899</v>
+        <v>887</v>
       </c>
       <c r="H119" s="2" t="s">
-        <v>6</v>
+        <v>388</v>
       </c>
       <c r="I119" s="2" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J119" s="2" t="s">
-        <v>900</v>
+        <v>532</v>
       </c>
       <c r="K119" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L119" s="3" t="s">
-        <v>232</v>
+        <v>871</v>
       </c>
       <c r="M119" s="3" t="s">
-        <v>432</v>
+        <v>876</v>
       </c>
       <c r="N119" s="4" t="s">
-        <v>901</v>
+        <v>888</v>
       </c>
       <c r="O119" s="2"/>
     </row>
     <row r="120" spans="1:15">
       <c r="A120" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B120" s="2" t="s">
-        <v>902</v>
+        <v>889</v>
       </c>
       <c r="C120" s="2" t="s">
-        <v>903</v>
+        <v>890</v>
       </c>
       <c r="D120" s="2" t="s">
-        <v>904</v>
+        <v>891</v>
       </c>
       <c r="E120" s="2" t="s">
-        <v>829</v>
+        <v>421</v>
       </c>
       <c r="F120" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G120" s="2" t="s">
-        <v>905</v>
+        <v>641</v>
       </c>
       <c r="H120" s="2" t="s">
-        <v>906</v>
+        <v>388</v>
       </c>
       <c r="I120" s="2" t="s">
-        <v>907</v>
+        <v>23</v>
       </c>
       <c r="J120" s="2" t="s">
-        <v>126</v>
+        <v>532</v>
       </c>
       <c r="K120" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L120" s="3" t="s">
-        <v>908</v>
+        <v>871</v>
       </c>
       <c r="M120" s="3" t="s">
-        <v>595</v>
+        <v>876</v>
       </c>
       <c r="N120" s="4" t="s">
-        <v>909</v>
+        <v>892</v>
       </c>
       <c r="O120" s="2"/>
     </row>
     <row r="121" spans="1:15">
       <c r="A121" s="2" t="s">
-        <v>375</v>
+        <v>15</v>
       </c>
       <c r="B121" s="2" t="s">
-        <v>910</v>
+        <v>866</v>
       </c>
       <c r="C121" s="2" t="s">
-        <v>911</v>
+        <v>893</v>
       </c>
       <c r="D121" s="2" t="s">
-        <v>912</v>
+        <v>894</v>
       </c>
       <c r="E121" s="2" t="s">
-        <v>469</v>
+        <v>421</v>
       </c>
       <c r="F121" s="2" t="s">
-        <v>500</v>
+        <v>34</v>
       </c>
       <c r="G121" s="2" t="s">
-        <v>913</v>
+        <v>870</v>
       </c>
       <c r="H121" s="2" t="s">
-        <v>6</v>
+        <v>388</v>
       </c>
       <c r="I121" s="2" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J121" s="2" t="s">
-        <v>914</v>
+        <v>870</v>
       </c>
       <c r="K121" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L121" s="3" t="s">
-        <v>276</v>
+        <v>871</v>
       </c>
       <c r="M121" s="3" t="s">
-        <v>915</v>
+        <v>876</v>
       </c>
       <c r="N121" s="4" t="s">
-        <v>239</v>
+        <v>895</v>
       </c>
       <c r="O121" s="2"/>
     </row>
     <row r="122" spans="1:15">
       <c r="A122" s="2" t="s">
-        <v>352</v>
+        <v>15</v>
       </c>
       <c r="B122" s="2" t="s">
-        <v>916</v>
+        <v>866</v>
       </c>
       <c r="C122" s="2" t="s">
-        <v>917</v>
+        <v>896</v>
       </c>
       <c r="D122" s="2" t="s">
-        <v>918</v>
+        <v>894</v>
       </c>
       <c r="E122" s="2" t="s">
-        <v>769</v>
+        <v>421</v>
       </c>
       <c r="F122" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G122" s="2" t="s">
-        <v>919</v>
+        <v>603</v>
       </c>
       <c r="H122" s="2" t="s">
-        <v>169</v>
+        <v>388</v>
       </c>
       <c r="I122" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J122" s="2" t="s">
-        <v>644</v>
+        <v>870</v>
       </c>
       <c r="K122" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L122" s="3" t="s">
-        <v>920</v>
+        <v>871</v>
       </c>
       <c r="M122" s="3" t="s">
-        <v>921</v>
+        <v>876</v>
       </c>
       <c r="N122" s="4" t="s">
-        <v>922</v>
+        <v>897</v>
       </c>
       <c r="O122" s="2"/>
     </row>
     <row r="123" spans="1:15">
       <c r="A123" s="2" t="s">
-        <v>923</v>
+        <v>15</v>
       </c>
       <c r="B123" s="2" t="s">
-        <v>924</v>
+        <v>866</v>
       </c>
       <c r="C123" s="2" t="s">
-        <v>925</v>
+        <v>898</v>
       </c>
       <c r="D123" s="2" t="s">
-        <v>926</v>
+        <v>894</v>
       </c>
       <c r="E123" s="2" t="s">
-        <v>462</v>
+        <v>421</v>
       </c>
       <c r="F123" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G123" s="2" t="s">
-        <v>927</v>
+        <v>899</v>
       </c>
       <c r="H123" s="2" t="s">
-        <v>928</v>
+        <v>388</v>
       </c>
       <c r="I123" s="2" t="s">
-        <v>101</v>
+        <v>23</v>
       </c>
       <c r="J123" s="2" t="s">
-        <v>102</v>
+        <v>870</v>
       </c>
       <c r="K123" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L123" s="3" t="s">
-        <v>929</v>
+        <v>871</v>
       </c>
       <c r="M123" s="3" t="s">
-        <v>930</v>
+        <v>876</v>
       </c>
       <c r="N123" s="4" t="s">
-        <v>105</v>
+        <v>900</v>
       </c>
       <c r="O123" s="2"/>
     </row>
     <row r="124" spans="1:15">
       <c r="A124" s="2" t="s">
         <v>15</v>
       </c>
       <c r="B124" s="2" t="s">
-        <v>931</v>
+        <v>901</v>
       </c>
       <c r="C124" s="2" t="s">
-        <v>932</v>
+        <v>902</v>
       </c>
       <c r="D124" s="2" t="s">
-        <v>933</v>
+        <v>236</v>
       </c>
       <c r="E124" s="2" t="s">
-        <v>430</v>
+        <v>97</v>
       </c>
       <c r="F124" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G124" s="2" t="s">
-        <v>934</v>
+        <v>413</v>
       </c>
       <c r="H124" s="2" t="s">
-        <v>397</v>
+        <v>388</v>
       </c>
       <c r="I124" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J124" s="2" t="s">
-        <v>935</v>
+        <v>532</v>
       </c>
       <c r="K124" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L124" s="3" t="s">
-        <v>936</v>
+        <v>871</v>
       </c>
       <c r="M124" s="3" t="s">
-        <v>937</v>
+        <v>876</v>
       </c>
       <c r="N124" s="4" t="s">
-        <v>938</v>
+        <v>903</v>
       </c>
       <c r="O124" s="2"/>
     </row>
     <row r="125" spans="1:15">
       <c r="A125" s="2" t="s">
-        <v>426</v>
+        <v>15</v>
       </c>
       <c r="B125" s="2" t="s">
-        <v>818</v>
+        <v>866</v>
       </c>
       <c r="C125" s="2" t="s">
-        <v>819</v>
+        <v>904</v>
       </c>
       <c r="D125" s="2" t="s">
-        <v>820</v>
+        <v>894</v>
       </c>
       <c r="E125" s="2" t="s">
-        <v>821</v>
+        <v>421</v>
       </c>
       <c r="F125" s="2" t="s">
-        <v>939</v>
+        <v>34</v>
       </c>
       <c r="G125" s="2" t="s">
-        <v>940</v>
+        <v>524</v>
       </c>
       <c r="H125" s="2" t="s">
-        <v>822</v>
+        <v>388</v>
       </c>
       <c r="I125" s="2" t="s">
         <v>23</v>
       </c>
       <c r="J125" s="2" t="s">
-        <v>501</v>
+        <v>870</v>
       </c>
       <c r="K125" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L125" s="3" t="s">
-        <v>936</v>
+        <v>871</v>
       </c>
       <c r="M125" s="3" t="s">
-        <v>941</v>
+        <v>876</v>
       </c>
       <c r="N125" s="4" t="s">
-        <v>942</v>
+        <v>905</v>
       </c>
       <c r="O125" s="2"/>
     </row>
     <row r="126" spans="1:15">
       <c r="A126" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B126" s="2" t="s">
-        <v>931</v>
+        <v>906</v>
       </c>
       <c r="C126" s="2" t="s">
-        <v>943</v>
+        <v>907</v>
       </c>
       <c r="D126" s="2" t="s">
-        <v>944</v>
+        <v>908</v>
       </c>
       <c r="E126" s="2" t="s">
-        <v>109</v>
+        <v>814</v>
       </c>
       <c r="F126" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G126" s="2" t="s">
-        <v>701</v>
+        <v>909</v>
       </c>
       <c r="H126" s="2" t="s">
-        <v>397</v>
+        <v>379</v>
       </c>
       <c r="I126" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J126" s="2" t="s">
-        <v>559</v>
+        <v>910</v>
       </c>
       <c r="K126" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L126" s="3" t="s">
-        <v>936</v>
+        <v>911</v>
       </c>
       <c r="M126" s="3" t="s">
-        <v>941</v>
+        <v>912</v>
       </c>
       <c r="N126" s="4" t="s">
-        <v>945</v>
+        <v>913</v>
       </c>
       <c r="O126" s="2"/>
     </row>
     <row r="127" spans="1:15">
       <c r="A127" s="2" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="B127" s="2" t="s">
-        <v>931</v>
+        <v>914</v>
       </c>
       <c r="C127" s="2" t="s">
-        <v>946</v>
+        <v>915</v>
       </c>
       <c r="D127" s="2" t="s">
-        <v>947</v>
+        <v>916</v>
       </c>
       <c r="E127" s="2" t="s">
-        <v>430</v>
+        <v>917</v>
       </c>
       <c r="F127" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G127" s="2" t="s">
-        <v>948</v>
+        <v>673</v>
       </c>
       <c r="H127" s="2" t="s">
-        <v>397</v>
+        <v>220</v>
       </c>
       <c r="I127" s="2" t="s">
-        <v>23</v>
+        <v>500</v>
       </c>
       <c r="J127" s="2" t="s">
-        <v>935</v>
+        <v>499</v>
       </c>
       <c r="K127" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L127" s="3" t="s">
-        <v>936</v>
+        <v>918</v>
       </c>
       <c r="M127" s="3" t="s">
-        <v>941</v>
+        <v>919</v>
       </c>
       <c r="N127" s="4" t="s">
-        <v>949</v>
+        <v>455</v>
       </c>
       <c r="O127" s="2"/>
     </row>
     <row r="128" spans="1:15">
       <c r="A128" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B128" s="2" t="s">
-        <v>931</v>
+        <v>920</v>
       </c>
       <c r="C128" s="2" t="s">
-        <v>950</v>
+        <v>921</v>
       </c>
       <c r="D128" s="2" t="s">
-        <v>951</v>
+        <v>922</v>
       </c>
       <c r="E128" s="2" t="s">
-        <v>430</v>
+        <v>923</v>
       </c>
       <c r="F128" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G128" s="2" t="s">
-        <v>952</v>
+        <v>924</v>
       </c>
       <c r="H128" s="2" t="s">
-        <v>397</v>
+        <v>220</v>
       </c>
       <c r="I128" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J128" s="2" t="s">
-        <v>559</v>
+        <v>925</v>
       </c>
       <c r="K128" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L128" s="3" t="s">
-        <v>936</v>
+        <v>926</v>
       </c>
       <c r="M128" s="3" t="s">
-        <v>941</v>
+        <v>927</v>
       </c>
       <c r="N128" s="4" t="s">
-        <v>953</v>
+        <v>928</v>
       </c>
       <c r="O128" s="2"/>
     </row>
     <row r="129" spans="1:15">
       <c r="A129" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="B129" s="2" t="s">
-        <v>954</v>
+        <v>929</v>
       </c>
       <c r="C129" s="2" t="s">
-        <v>955</v>
+        <v>930</v>
       </c>
       <c r="D129" s="2" t="s">
-        <v>956</v>
+        <v>931</v>
       </c>
       <c r="E129" s="2" t="s">
-        <v>430</v>
+        <v>727</v>
       </c>
       <c r="F129" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G129" s="2" t="s">
-        <v>681</v>
+        <v>932</v>
       </c>
       <c r="H129" s="2" t="s">
-        <v>397</v>
+        <v>6</v>
       </c>
       <c r="I129" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J129" s="2" t="s">
-        <v>559</v>
+        <v>933</v>
       </c>
       <c r="K129" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L129" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="M129" s="3" t="s">
+        <v>935</v>
+      </c>
+      <c r="N129" s="4" t="s">
         <v>936</v>
-      </c>
-[...4 lines deleted...]
-        <v>957</v>
       </c>
       <c r="O129" s="2"/>
     </row>
     <row r="130" spans="1:15">
       <c r="A130" s="2" t="s">
-        <v>15</v>
+        <v>937</v>
       </c>
       <c r="B130" s="2" t="s">
-        <v>931</v>
+        <v>938</v>
       </c>
       <c r="C130" s="2" t="s">
-        <v>958</v>
+        <v>939</v>
       </c>
       <c r="D130" s="2" t="s">
-        <v>959</v>
+        <v>940</v>
       </c>
       <c r="E130" s="2" t="s">
-        <v>430</v>
+        <v>499</v>
       </c>
       <c r="F130" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G130" s="2" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="H130" s="2" t="s">
-        <v>397</v>
+        <v>36</v>
       </c>
       <c r="I130" s="2" t="s">
-        <v>23</v>
+        <v>596</v>
       </c>
       <c r="J130" s="2" t="s">
-        <v>935</v>
+        <v>941</v>
       </c>
       <c r="K130" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L130" s="3" t="s">
-        <v>936</v>
+        <v>942</v>
       </c>
       <c r="M130" s="3" t="s">
-        <v>941</v>
+        <v>943</v>
       </c>
       <c r="N130" s="4" t="s">
-        <v>960</v>
+        <v>455</v>
       </c>
       <c r="O130" s="2"/>
     </row>
     <row r="131" spans="1:15">
       <c r="A131" s="2" t="s">
-        <v>15</v>
+        <v>154</v>
       </c>
       <c r="B131" s="2" t="s">
-        <v>931</v>
+        <v>944</v>
       </c>
       <c r="C131" s="2" t="s">
-        <v>961</v>
+        <v>945</v>
       </c>
       <c r="D131" s="2" t="s">
-        <v>959</v>
+        <v>946</v>
       </c>
       <c r="E131" s="2" t="s">
-        <v>430</v>
+        <v>947</v>
       </c>
       <c r="F131" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G131" s="2" t="s">
-        <v>643</v>
+        <v>948</v>
       </c>
       <c r="H131" s="2" t="s">
-        <v>397</v>
+        <v>220</v>
       </c>
       <c r="I131" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J131" s="2" t="s">
-        <v>935</v>
+        <v>949</v>
       </c>
       <c r="K131" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L131" s="3" t="s">
-        <v>936</v>
+        <v>950</v>
       </c>
       <c r="M131" s="3" t="s">
-        <v>941</v>
+        <v>951</v>
       </c>
       <c r="N131" s="4" t="s">
-        <v>962</v>
+        <v>804</v>
       </c>
       <c r="O131" s="2"/>
     </row>
     <row r="132" spans="1:15">
       <c r="A132" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="B132" s="2" t="s">
-        <v>931</v>
+        <v>952</v>
       </c>
       <c r="C132" s="2" t="s">
-        <v>963</v>
+        <v>953</v>
       </c>
       <c r="D132" s="2" t="s">
+        <v>954</v>
+      </c>
+      <c r="E132" s="2" t="s">
+        <v>336</v>
+      </c>
+      <c r="F132" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G132" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="H132" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I132" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J132" s="2" t="s">
+        <v>956</v>
+      </c>
+      <c r="K132" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L132" s="3" t="s">
+        <v>363</v>
+      </c>
+      <c r="M132" s="3" t="s">
+        <v>957</v>
+      </c>
+      <c r="N132" s="4" t="s">
+        <v>958</v>
+      </c>
+      <c r="O132" s="2" t="s">
         <v>959</v>
       </c>
-      <c r="E132" s="2" t="s">
-[...29 lines deleted...]
-      <c r="O132" s="2"/>
     </row>
     <row r="133" spans="1:15">
       <c r="A133" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B133" s="2" t="s">
-        <v>966</v>
+        <v>960</v>
       </c>
       <c r="C133" s="2" t="s">
-        <v>967</v>
+        <v>961</v>
       </c>
       <c r="D133" s="2" t="s">
-        <v>245</v>
+        <v>962</v>
       </c>
       <c r="E133" s="2" t="s">
-        <v>109</v>
+        <v>772</v>
       </c>
       <c r="F133" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G133" s="2" t="s">
-        <v>422</v>
+        <v>432</v>
       </c>
       <c r="H133" s="2" t="s">
-        <v>397</v>
+        <v>559</v>
       </c>
       <c r="I133" s="2" t="s">
-        <v>23</v>
+        <v>338</v>
       </c>
       <c r="J133" s="2" t="s">
-        <v>559</v>
+        <v>756</v>
       </c>
       <c r="K133" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L133" s="3" t="s">
-        <v>936</v>
+        <v>963</v>
       </c>
       <c r="M133" s="3" t="s">
-        <v>941</v>
+        <v>964</v>
       </c>
       <c r="N133" s="4" t="s">
-        <v>968</v>
+        <v>965</v>
       </c>
       <c r="O133" s="2"/>
     </row>
     <row r="134" spans="1:15">
       <c r="A134" s="2" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="B134" s="2" t="s">
-        <v>931</v>
+        <v>966</v>
       </c>
       <c r="C134" s="2" t="s">
+        <v>967</v>
+      </c>
+      <c r="D134" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="E134" s="2" t="s">
         <v>969</v>
       </c>
-      <c r="D134" s="2" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="F134" s="2" t="s">
-        <v>34</v>
+        <v>970</v>
       </c>
       <c r="G134" s="2" t="s">
-        <v>551</v>
+        <v>499</v>
       </c>
       <c r="H134" s="2" t="s">
-        <v>397</v>
+        <v>220</v>
       </c>
       <c r="I134" s="2" t="s">
-        <v>23</v>
+        <v>673</v>
       </c>
       <c r="J134" s="2" t="s">
-        <v>935</v>
+        <v>499</v>
       </c>
       <c r="K134" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L134" s="3" t="s">
-        <v>936</v>
+        <v>950</v>
       </c>
       <c r="M134" s="3" t="s">
-        <v>941</v>
+        <v>971</v>
       </c>
       <c r="N134" s="4" t="s">
-        <v>970</v>
+        <v>455</v>
       </c>
       <c r="O134" s="2"/>
     </row>
     <row r="135" spans="1:15">
       <c r="A135" s="2" t="s">
-        <v>352</v>
+        <v>154</v>
       </c>
       <c r="B135" s="2" t="s">
-        <v>971</v>
+        <v>972</v>
       </c>
       <c r="C135" s="2" t="s">
-        <v>972</v>
+        <v>973</v>
       </c>
       <c r="D135" s="2" t="s">
-        <v>973</v>
+        <v>974</v>
       </c>
       <c r="E135" s="2" t="s">
-        <v>871</v>
+        <v>158</v>
       </c>
       <c r="F135" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G135" s="2" t="s">
-        <v>974</v>
+        <v>975</v>
       </c>
       <c r="H135" s="2" t="s">
-        <v>388</v>
+        <v>160</v>
       </c>
       <c r="I135" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J135" s="2" t="s">
-        <v>975</v>
+        <v>976</v>
       </c>
       <c r="K135" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L135" s="3" t="s">
-        <v>976</v>
+        <v>977</v>
       </c>
       <c r="M135" s="3" t="s">
-        <v>977</v>
+        <v>978</v>
       </c>
       <c r="N135" s="4" t="s">
-        <v>978</v>
+        <v>979</v>
       </c>
       <c r="O135" s="2"/>
     </row>
     <row r="136" spans="1:15">
       <c r="A136" s="2" t="s">
-        <v>98</v>
+        <v>154</v>
       </c>
       <c r="B136" s="2" t="s">
-        <v>979</v>
+        <v>980</v>
       </c>
       <c r="C136" s="2" t="s">
-        <v>980</v>
+        <v>981</v>
       </c>
       <c r="D136" s="2" t="s">
-        <v>981</v>
+        <v>982</v>
       </c>
       <c r="E136" s="2" t="s">
-        <v>982</v>
+        <v>983</v>
       </c>
       <c r="F136" s="2" t="s">
-        <v>34</v>
+        <v>984</v>
       </c>
       <c r="G136" s="2" t="s">
-        <v>568</v>
+        <v>395</v>
       </c>
       <c r="H136" s="2" t="s">
-        <v>229</v>
+        <v>985</v>
       </c>
       <c r="I136" s="2" t="s">
-        <v>527</v>
+        <v>349</v>
       </c>
       <c r="J136" s="2" t="s">
-        <v>462</v>
+        <v>314</v>
       </c>
       <c r="K136" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L136" s="3" t="s">
-        <v>983</v>
+        <v>986</v>
       </c>
       <c r="M136" s="3" t="s">
-        <v>984</v>
+        <v>987</v>
       </c>
       <c r="N136" s="4" t="s">
-        <v>105</v>
+        <v>988</v>
       </c>
       <c r="O136" s="2"/>
     </row>
     <row r="137" spans="1:15">
       <c r="A137" s="2" t="s">
-        <v>98</v>
+        <v>343</v>
       </c>
       <c r="B137" s="2" t="s">
-        <v>985</v>
+        <v>989</v>
       </c>
       <c r="C137" s="2" t="s">
-        <v>986</v>
+        <v>990</v>
       </c>
       <c r="D137" s="2" t="s">
-        <v>987</v>
+        <v>991</v>
       </c>
       <c r="E137" s="2" t="s">
-        <v>988</v>
+        <v>508</v>
       </c>
       <c r="F137" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G137" s="2" t="s">
-        <v>462</v>
+        <v>992</v>
       </c>
       <c r="H137" s="2" t="s">
-        <v>636</v>
+        <v>993</v>
       </c>
       <c r="I137" s="2" t="s">
-        <v>636</v>
+        <v>994</v>
       </c>
       <c r="J137" s="2" t="s">
-        <v>462</v>
+        <v>995</v>
       </c>
       <c r="K137" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L137" s="3" t="s">
-        <v>220</v>
+        <v>996</v>
       </c>
       <c r="M137" s="3" t="s">
-        <v>989</v>
+        <v>997</v>
       </c>
       <c r="N137" s="4" t="s">
-        <v>990</v>
+        <v>998</v>
       </c>
       <c r="O137" s="2"/>
     </row>
     <row r="138" spans="1:15">
       <c r="A138" s="2" t="s">
-        <v>352</v>
+        <v>999</v>
       </c>
       <c r="B138" s="2" t="s">
-        <v>991</v>
+        <v>1000</v>
       </c>
       <c r="C138" s="2" t="s">
-        <v>992</v>
+        <v>1001</v>
       </c>
       <c r="D138" s="2" t="s">
-        <v>993</v>
+        <v>262</v>
       </c>
       <c r="E138" s="2" t="s">
-        <v>994</v>
+        <v>1002</v>
       </c>
       <c r="F138" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G138" s="2" t="s">
-        <v>995</v>
+        <v>264</v>
       </c>
       <c r="H138" s="2" t="s">
-        <v>229</v>
+        <v>6</v>
       </c>
       <c r="I138" s="2" t="s">
-        <v>358</v>
+        <v>47</v>
       </c>
       <c r="J138" s="2" t="s">
-        <v>996</v>
+        <v>1003</v>
       </c>
       <c r="K138" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L138" s="3" t="s">
-        <v>997</v>
+        <v>1004</v>
       </c>
       <c r="M138" s="3" t="s">
-        <v>998</v>
+        <v>1005</v>
       </c>
       <c r="N138" s="4" t="s">
-        <v>999</v>
+        <v>1006</v>
       </c>
       <c r="O138" s="2"/>
     </row>
     <row r="139" spans="1:15">
       <c r="A139" s="2" t="s">
-        <v>63</v>
+        <v>343</v>
       </c>
       <c r="B139" s="2" t="s">
-        <v>1000</v>
+        <v>1007</v>
       </c>
       <c r="C139" s="2" t="s">
-        <v>1001</v>
+        <v>1008</v>
       </c>
       <c r="D139" s="2" t="s">
-        <v>1002</v>
+        <v>1009</v>
       </c>
       <c r="E139" s="2" t="s">
-        <v>778</v>
+        <v>694</v>
       </c>
       <c r="F139" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G139" s="2" t="s">
-        <v>1003</v>
+        <v>87</v>
       </c>
       <c r="H139" s="2" t="s">
-        <v>6</v>
+        <v>36</v>
       </c>
       <c r="I139" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J139" s="2" t="s">
-        <v>1004</v>
+        <v>773</v>
       </c>
       <c r="K139" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L139" s="3" t="s">
-        <v>1005</v>
+        <v>1010</v>
       </c>
       <c r="M139" s="3" t="s">
-        <v>1006</v>
+        <v>1011</v>
       </c>
       <c r="N139" s="4" t="s">
-        <v>1007</v>
+        <v>1012</v>
       </c>
       <c r="O139" s="2"/>
     </row>
     <row r="140" spans="1:15">
       <c r="A140" s="2" t="s">
-        <v>564</v>
+        <v>467</v>
       </c>
       <c r="B140" s="2" t="s">
-        <v>1008</v>
+        <v>1013</v>
       </c>
       <c r="C140" s="2" t="s">
-        <v>1009</v>
+        <v>1014</v>
       </c>
       <c r="D140" s="2" t="s">
-        <v>1010</v>
+        <v>1015</v>
       </c>
       <c r="E140" s="2" t="s">
-        <v>462</v>
+        <v>566</v>
       </c>
       <c r="F140" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G140" s="2" t="s">
-        <v>1011</v>
+        <v>1016</v>
       </c>
       <c r="H140" s="2" t="s">
-        <v>36</v>
+        <v>1017</v>
       </c>
       <c r="I140" s="2" t="s">
-        <v>636</v>
+        <v>349</v>
       </c>
       <c r="J140" s="2" t="s">
-        <v>1011</v>
+        <v>749</v>
       </c>
       <c r="K140" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L140" s="3" t="s">
-        <v>1012</v>
+        <v>1018</v>
       </c>
       <c r="M140" s="3" t="s">
-        <v>1013</v>
+        <v>1019</v>
       </c>
       <c r="N140" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O140" s="2"/>
+        <v>1020</v>
+      </c>
+      <c r="O140" s="2" t="s">
+        <v>1021</v>
+      </c>
     </row>
     <row r="141" spans="1:15">
       <c r="A141" s="2" t="s">
-        <v>98</v>
+        <v>63</v>
       </c>
       <c r="B141" s="2" t="s">
-        <v>1014</v>
+        <v>1022</v>
       </c>
       <c r="C141" s="2" t="s">
-        <v>1015</v>
+        <v>65</v>
       </c>
       <c r="D141" s="2" t="s">
-        <v>1016</v>
+        <v>1023</v>
       </c>
       <c r="E141" s="2" t="s">
-        <v>1017</v>
+        <v>1024</v>
       </c>
       <c r="F141" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G141" s="2" t="s">
-        <v>1018</v>
+        <v>687</v>
       </c>
       <c r="H141" s="2" t="s">
-        <v>229</v>
+        <v>160</v>
       </c>
       <c r="I141" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J141" s="2" t="s">
-        <v>1019</v>
+        <v>1025</v>
       </c>
       <c r="K141" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L141" s="3" t="s">
-        <v>1020</v>
+        <v>688</v>
       </c>
       <c r="M141" s="3" t="s">
-        <v>1021</v>
+        <v>1026</v>
       </c>
       <c r="N141" s="4" t="s">
-        <v>861</v>
+        <v>1027</v>
       </c>
       <c r="O141" s="2"/>
     </row>
     <row r="142" spans="1:15">
       <c r="A142" s="2" t="s">
-        <v>63</v>
+        <v>343</v>
       </c>
       <c r="B142" s="2" t="s">
-        <v>1022</v>
+        <v>1028</v>
       </c>
       <c r="C142" s="2" t="s">
-        <v>1023</v>
+        <v>1029</v>
       </c>
       <c r="D142" s="2" t="s">
-        <v>1024</v>
+        <v>1030</v>
       </c>
       <c r="E142" s="2" t="s">
-        <v>345</v>
+        <v>1031</v>
       </c>
       <c r="F142" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G142" s="2" t="s">
-        <v>1025</v>
+        <v>21</v>
       </c>
       <c r="H142" s="2" t="s">
-        <v>6</v>
+        <v>1032</v>
       </c>
       <c r="I142" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J142" s="2" t="s">
-        <v>1026</v>
+        <v>292</v>
       </c>
       <c r="K142" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L142" s="3" t="s">
-        <v>372</v>
+        <v>39</v>
       </c>
       <c r="M142" s="3" t="s">
-        <v>1027</v>
+        <v>1033</v>
       </c>
       <c r="N142" s="4" t="s">
-        <v>1028</v>
-[...3 lines deleted...]
-      </c>
+        <v>1034</v>
+      </c>
+      <c r="O142" s="2"/>
     </row>
     <row r="143" spans="1:15">
       <c r="A143" s="2" t="s">
-        <v>352</v>
+        <v>467</v>
       </c>
       <c r="B143" s="2" t="s">
-        <v>1030</v>
+        <v>515</v>
       </c>
       <c r="C143" s="2" t="s">
-        <v>1031</v>
+        <v>1035</v>
       </c>
       <c r="D143" s="2" t="s">
-        <v>1032</v>
+        <v>1036</v>
       </c>
       <c r="E143" s="2" t="s">
-        <v>829</v>
+        <v>1037</v>
       </c>
       <c r="F143" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G143" s="2" t="s">
-        <v>449</v>
+        <v>249</v>
       </c>
       <c r="H143" s="2" t="s">
-        <v>593</v>
+        <v>379</v>
       </c>
       <c r="I143" s="2" t="s">
-        <v>347</v>
+        <v>349</v>
       </c>
       <c r="J143" s="2" t="s">
-        <v>813</v>
+        <v>106</v>
       </c>
       <c r="K143" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L143" s="3" t="s">
-        <v>1033</v>
+        <v>273</v>
       </c>
       <c r="M143" s="3" t="s">
-        <v>1034</v>
+        <v>1038</v>
       </c>
       <c r="N143" s="4" t="s">
-        <v>1035</v>
+        <v>1039</v>
       </c>
       <c r="O143" s="2"/>
     </row>
     <row r="144" spans="1:15">
       <c r="A144" s="2" t="s">
-        <v>495</v>
+        <v>15</v>
       </c>
       <c r="B144" s="2" t="s">
-        <v>1036</v>
+        <v>1040</v>
       </c>
       <c r="C144" s="2" t="s">
-        <v>1037</v>
+        <v>1041</v>
       </c>
       <c r="D144" s="2" t="s">
-        <v>1038</v>
+        <v>1042</v>
       </c>
       <c r="E144" s="2" t="s">
-        <v>1039</v>
+        <v>1043</v>
       </c>
       <c r="F144" s="2" t="s">
-        <v>1040</v>
+        <v>34</v>
       </c>
       <c r="G144" s="2" t="s">
-        <v>462</v>
+        <v>862</v>
       </c>
       <c r="H144" s="2" t="s">
-        <v>229</v>
+        <v>388</v>
       </c>
       <c r="I144" s="2" t="s">
-        <v>568</v>
+        <v>23</v>
       </c>
       <c r="J144" s="2" t="s">
-        <v>462</v>
+        <v>1044</v>
       </c>
       <c r="K144" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L144" s="3" t="s">
-        <v>1020</v>
+        <v>423</v>
       </c>
       <c r="M144" s="3" t="s">
-        <v>1041</v>
+        <v>1045</v>
       </c>
       <c r="N144" s="4" t="s">
-        <v>105</v>
+        <v>1046</v>
       </c>
       <c r="O144" s="2"/>
     </row>
     <row r="145" spans="1:15">
       <c r="A145" s="2" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="B145" s="2" t="s">
-        <v>1042</v>
+        <v>866</v>
       </c>
       <c r="C145" s="2" t="s">
-        <v>1043</v>
+        <v>867</v>
       </c>
       <c r="D145" s="2" t="s">
+        <v>1047</v>
+      </c>
+      <c r="E145" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F145" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G145" s="2" t="s">
         <v>1044</v>
       </c>
-      <c r="E145" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H145" s="2" t="s">
-        <v>169</v>
+        <v>388</v>
       </c>
       <c r="I145" s="2" t="s">
-        <v>69</v>
+        <v>23</v>
       </c>
       <c r="J145" s="2" t="s">
-        <v>1046</v>
+        <v>532</v>
       </c>
       <c r="K145" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L145" s="3" t="s">
-        <v>1047</v>
+        <v>1048</v>
       </c>
       <c r="M145" s="3" t="s">
-        <v>1048</v>
+        <v>1049</v>
       </c>
       <c r="N145" s="4" t="s">
-        <v>1049</v>
+        <v>1050</v>
       </c>
       <c r="O145" s="2"/>
     </row>
     <row r="146" spans="1:15">
       <c r="A146" s="2" t="s">
-        <v>98</v>
+        <v>259</v>
       </c>
       <c r="B146" s="2" t="s">
-        <v>1050</v>
+        <v>1051</v>
       </c>
       <c r="C146" s="2" t="s">
-        <v>1051</v>
+        <v>1052</v>
       </c>
       <c r="D146" s="2" t="s">
-        <v>1052</v>
+        <v>1053</v>
       </c>
       <c r="E146" s="2" t="s">
-        <v>1053</v>
+        <v>1054</v>
       </c>
       <c r="F146" s="2" t="s">
-        <v>1054</v>
+        <v>404</v>
       </c>
       <c r="G146" s="2" t="s">
-        <v>404</v>
+        <v>532</v>
       </c>
       <c r="H146" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I146" s="2" t="s">
         <v>1055</v>
       </c>
-      <c r="I146" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="J146" s="2" t="s">
-        <v>323</v>
+        <v>378</v>
       </c>
       <c r="K146" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L146" s="3" t="s">
         <v>1056</v>
       </c>
       <c r="M146" s="3" t="s">
         <v>1057</v>
       </c>
       <c r="N146" s="4" t="s">
         <v>1058</v>
       </c>
       <c r="O146" s="2"/>
     </row>
     <row r="147" spans="1:15">
       <c r="A147" s="2" t="s">
-        <v>352</v>
+        <v>15</v>
       </c>
       <c r="B147" s="2" t="s">
         <v>1059</v>
       </c>
       <c r="C147" s="2" t="s">
         <v>1060</v>
       </c>
       <c r="D147" s="2" t="s">
+        <v>85</v>
+      </c>
+      <c r="E147" s="2" t="s">
         <v>1061</v>
-      </c>
-[...1 lines deleted...]
-        <v>535</v>
       </c>
       <c r="F147" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G147" s="2" t="s">
         <v>1062</v>
       </c>
       <c r="H147" s="2" t="s">
+        <v>765</v>
+      </c>
+      <c r="I147" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J147" s="2" t="s">
         <v>1063</v>
       </c>
-      <c r="I147" s="2" t="s">
+      <c r="K147" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L147" s="3" t="s">
         <v>1064</v>
       </c>
-      <c r="J147" s="2" t="s">
+      <c r="M147" s="3" t="s">
         <v>1065</v>
       </c>
-      <c r="K147" s="2" t="s">
-[...2 lines deleted...]
-      <c r="L147" s="3" t="s">
+      <c r="N147" s="4" t="s">
         <v>1066</v>
-      </c>
-[...4 lines deleted...]
-        <v>1068</v>
       </c>
       <c r="O147" s="2"/>
     </row>
     <row r="148" spans="1:15">
       <c r="A148" s="2" t="s">
+        <v>15</v>
+      </c>
+      <c r="B148" s="2" t="s">
+        <v>1067</v>
+      </c>
+      <c r="C148" s="2" t="s">
+        <v>1068</v>
+      </c>
+      <c r="D148" s="2" t="s">
         <v>1069</v>
       </c>
-      <c r="B148" s="2" t="s">
+      <c r="E148" s="2" t="s">
+        <v>814</v>
+      </c>
+      <c r="F148" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G148" s="2" t="s">
         <v>1070</v>
-      </c>
-[...13 lines deleted...]
-        <v>273</v>
       </c>
       <c r="H148" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I148" s="2" t="s">
         <v>47</v>
       </c>
       <c r="J148" s="2" t="s">
-        <v>1073</v>
+        <v>35</v>
       </c>
       <c r="K148" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L148" s="3" t="s">
-        <v>1074</v>
+        <v>542</v>
       </c>
       <c r="M148" s="3" t="s">
-        <v>1075</v>
+        <v>1071</v>
       </c>
       <c r="N148" s="4" t="s">
-        <v>1076</v>
+        <v>1072</v>
       </c>
       <c r="O148" s="2"/>
     </row>
     <row r="149" spans="1:15">
       <c r="A149" s="2" t="s">
-        <v>352</v>
+        <v>63</v>
       </c>
       <c r="B149" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C149" s="2" t="s">
+        <v>1074</v>
+      </c>
+      <c r="D149" s="2" t="s">
+        <v>1075</v>
+      </c>
+      <c r="E149" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F149" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G149" s="2" t="s">
         <v>1077</v>
       </c>
-      <c r="C149" s="2" t="s">
+      <c r="H149" s="2" t="s">
+        <v>160</v>
+      </c>
+      <c r="I149" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J149" s="2" t="s">
         <v>1078</v>
       </c>
-      <c r="D149" s="2" t="s">
+      <c r="K149" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L149" s="3" t="s">
         <v>1079</v>
       </c>
-      <c r="E149" s="2" t="s">
-[...20 lines deleted...]
-      <c r="L149" s="3" t="s">
+      <c r="M149" s="3" t="s">
         <v>1080</v>
       </c>
-      <c r="M149" s="3" t="s">
+      <c r="N149" s="4" t="s">
         <v>1081</v>
-      </c>
-[...1 lines deleted...]
-        <v>1082</v>
       </c>
       <c r="O149" s="2"/>
     </row>
     <row r="150" spans="1:15">
       <c r="A150" s="2" t="s">
-        <v>495</v>
+        <v>63</v>
       </c>
       <c r="B150" s="2" t="s">
+        <v>1073</v>
+      </c>
+      <c r="C150" s="2" t="s">
+        <v>1082</v>
+      </c>
+      <c r="D150" s="2" t="s">
         <v>1083</v>
       </c>
-      <c r="C150" s="2" t="s">
+      <c r="E150" s="2" t="s">
+        <v>1076</v>
+      </c>
+      <c r="F150" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G150" s="2" t="s">
         <v>1084</v>
       </c>
-      <c r="D150" s="2" t="s">
+      <c r="H150" s="2" t="s">
         <v>1085</v>
       </c>
-      <c r="E150" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="I150" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J150" s="2" t="s">
-        <v>800</v>
+        <v>1078</v>
       </c>
       <c r="K150" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L150" s="3" t="s">
+        <v>1079</v>
+      </c>
+      <c r="M150" s="3" t="s">
+        <v>1086</v>
+      </c>
+      <c r="N150" s="4" t="s">
+        <v>1087</v>
+      </c>
+      <c r="O150" s="2" t="s">
         <v>1088</v>
-      </c>
-[...7 lines deleted...]
-        <v>1091</v>
       </c>
     </row>
     <row r="151" spans="1:15">
       <c r="A151" s="2" t="s">
         <v>63</v>
       </c>
       <c r="B151" s="2" t="s">
+        <v>1089</v>
+      </c>
+      <c r="C151" s="2" t="s">
+        <v>1090</v>
+      </c>
+      <c r="D151" s="2" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E151" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F151" s="2" t="s">
+        <v>472</v>
+      </c>
+      <c r="G151" s="2" t="s">
         <v>1092</v>
       </c>
-      <c r="C151" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D151" s="2" t="s">
+      <c r="H151" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I151" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J151" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="K151" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L151" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="M151" s="3" t="s">
         <v>1093</v>
       </c>
-      <c r="E151" s="2" t="s">
+      <c r="N151" s="4" t="s">
         <v>1094</v>
-      </c>
-[...25 lines deleted...]
-        <v>1097</v>
       </c>
       <c r="O151" s="2"/>
     </row>
     <row r="152" spans="1:15">
       <c r="A152" s="2" t="s">
-        <v>352</v>
+        <v>63</v>
       </c>
       <c r="B152" s="2" t="s">
-        <v>1098</v>
+        <v>1089</v>
       </c>
       <c r="C152" s="2" t="s">
-        <v>1099</v>
+        <v>1095</v>
       </c>
       <c r="D152" s="2" t="s">
-        <v>1100</v>
+        <v>1091</v>
       </c>
       <c r="E152" s="2" t="s">
-        <v>1101</v>
+        <v>387</v>
       </c>
       <c r="F152" s="2" t="s">
-        <v>34</v>
+        <v>984</v>
       </c>
       <c r="G152" s="2" t="s">
-        <v>21</v>
+        <v>1096</v>
       </c>
       <c r="H152" s="2" t="s">
-        <v>1102</v>
+        <v>6</v>
       </c>
       <c r="I152" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J152" s="2" t="s">
-        <v>301</v>
+        <v>265</v>
       </c>
       <c r="K152" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L152" s="3" t="s">
-        <v>39</v>
+        <v>211</v>
       </c>
       <c r="M152" s="3" t="s">
-        <v>1103</v>
+        <v>1093</v>
       </c>
       <c r="N152" s="4" t="s">
-        <v>1104</v>
+        <v>1097</v>
       </c>
       <c r="O152" s="2"/>
     </row>
     <row r="153" spans="1:15">
       <c r="A153" s="2" t="s">
-        <v>495</v>
+        <v>15</v>
       </c>
       <c r="B153" s="2" t="s">
-        <v>542</v>
+        <v>1098</v>
       </c>
       <c r="C153" s="2" t="s">
-        <v>1105</v>
+        <v>1099</v>
       </c>
       <c r="D153" s="2" t="s">
-        <v>1106</v>
+        <v>1100</v>
       </c>
       <c r="E153" s="2" t="s">
-        <v>1107</v>
+        <v>923</v>
       </c>
       <c r="F153" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G153" s="2" t="s">
-        <v>258</v>
+        <v>883</v>
       </c>
       <c r="H153" s="2" t="s">
-        <v>388</v>
+        <v>6</v>
       </c>
       <c r="I153" s="2" t="s">
-        <v>358</v>
+        <v>994</v>
       </c>
       <c r="J153" s="2" t="s">
-        <v>118</v>
+        <v>21</v>
       </c>
       <c r="K153" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L153" s="3" t="s">
-        <v>282</v>
+        <v>50</v>
       </c>
       <c r="M153" s="3" t="s">
-        <v>1108</v>
+        <v>1101</v>
       </c>
       <c r="N153" s="4" t="s">
-        <v>1109</v>
+        <v>1102</v>
       </c>
       <c r="O153" s="2"/>
     </row>
     <row r="154" spans="1:15">
       <c r="A154" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="B154" s="2" t="s">
-        <v>1110</v>
+        <v>1103</v>
       </c>
       <c r="C154" s="2" t="s">
-        <v>1111</v>
+        <v>1104</v>
       </c>
       <c r="D154" s="2" t="s">
-        <v>1112</v>
+        <v>1105</v>
       </c>
       <c r="E154" s="2" t="s">
-        <v>1113</v>
+        <v>387</v>
       </c>
       <c r="F154" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G154" s="2" t="s">
-        <v>919</v>
+        <v>481</v>
       </c>
       <c r="H154" s="2" t="s">
-        <v>397</v>
+        <v>6</v>
       </c>
       <c r="I154" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J154" s="2" t="s">
-        <v>1114</v>
+        <v>21</v>
       </c>
       <c r="K154" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L154" s="3" t="s">
-        <v>432</v>
+        <v>1106</v>
       </c>
       <c r="M154" s="3" t="s">
-        <v>1115</v>
+        <v>1107</v>
       </c>
       <c r="N154" s="4" t="s">
-        <v>1116</v>
+        <v>1108</v>
       </c>
       <c r="O154" s="2"/>
     </row>
     <row r="155" spans="1:15">
       <c r="A155" s="2" t="s">
-        <v>15</v>
+        <v>63</v>
       </c>
       <c r="B155" s="2" t="s">
-        <v>931</v>
+        <v>1089</v>
       </c>
       <c r="C155" s="2" t="s">
-        <v>932</v>
+        <v>1109</v>
       </c>
       <c r="D155" s="2" t="s">
-        <v>1117</v>
+        <v>1091</v>
       </c>
       <c r="E155" s="2" t="s">
-        <v>430</v>
+        <v>387</v>
       </c>
       <c r="F155" s="2" t="s">
-        <v>34</v>
+        <v>984</v>
       </c>
       <c r="G155" s="2" t="s">
-        <v>1114</v>
+        <v>1110</v>
       </c>
       <c r="H155" s="2" t="s">
-        <v>397</v>
+        <v>6</v>
       </c>
       <c r="I155" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J155" s="2" t="s">
-        <v>559</v>
+        <v>265</v>
       </c>
       <c r="K155" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L155" s="3" t="s">
-        <v>1118</v>
+        <v>211</v>
       </c>
       <c r="M155" s="3" t="s">
-        <v>1119</v>
+        <v>1111</v>
       </c>
       <c r="N155" s="4" t="s">
-        <v>1120</v>
+        <v>1112</v>
       </c>
       <c r="O155" s="2"/>
     </row>
     <row r="156" spans="1:15">
       <c r="A156" s="2" t="s">
-        <v>268</v>
+        <v>154</v>
       </c>
       <c r="B156" s="2" t="s">
-        <v>1121</v>
+        <v>1113</v>
       </c>
       <c r="C156" s="2" t="s">
-        <v>1122</v>
+        <v>1114</v>
       </c>
       <c r="D156" s="2" t="s">
-        <v>1123</v>
+        <v>1115</v>
       </c>
       <c r="E156" s="2" t="s">
-        <v>1124</v>
+        <v>557</v>
       </c>
       <c r="F156" s="2" t="s">
-        <v>413</v>
+        <v>1116</v>
       </c>
       <c r="G156" s="2" t="s">
-        <v>559</v>
+        <v>1117</v>
       </c>
       <c r="H156" s="2" t="s">
-        <v>169</v>
+        <v>6</v>
       </c>
       <c r="I156" s="2" t="s">
-        <v>1125</v>
+        <v>69</v>
       </c>
       <c r="J156" s="2" t="s">
-        <v>387</v>
+        <v>655</v>
       </c>
       <c r="K156" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L156" s="3" t="s">
-        <v>1126</v>
+        <v>1118</v>
       </c>
       <c r="M156" s="3" t="s">
-        <v>1127</v>
+        <v>1119</v>
       </c>
       <c r="N156" s="4" t="s">
-        <v>1128</v>
+        <v>1120</v>
       </c>
       <c r="O156" s="2"/>
     </row>
     <row r="157" spans="1:15">
       <c r="A157" s="2" t="s">
-        <v>15</v>
+        <v>675</v>
       </c>
       <c r="B157" s="2" t="s">
-        <v>1129</v>
+        <v>1121</v>
       </c>
       <c r="C157" s="2" t="s">
-        <v>1130</v>
+        <v>1122</v>
       </c>
       <c r="D157" s="2" t="s">
-        <v>85</v>
+        <v>1123</v>
       </c>
       <c r="E157" s="2" t="s">
-        <v>1131</v>
+        <v>679</v>
       </c>
       <c r="F157" s="2" t="s">
-        <v>34</v>
+        <v>1124</v>
       </c>
       <c r="G157" s="2" t="s">
-        <v>1132</v>
+        <v>887</v>
       </c>
       <c r="H157" s="2" t="s">
-        <v>822</v>
+        <v>379</v>
       </c>
       <c r="I157" s="2" t="s">
-        <v>23</v>
+        <v>349</v>
       </c>
       <c r="J157" s="2" t="s">
-        <v>1133</v>
+        <v>481</v>
       </c>
       <c r="K157" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L157" s="3" t="s">
-        <v>1134</v>
+        <v>1125</v>
       </c>
       <c r="M157" s="3" t="s">
-        <v>1135</v>
+        <v>1126</v>
       </c>
       <c r="N157" s="4" t="s">
-        <v>1136</v>
+        <v>1127</v>
       </c>
       <c r="O157" s="2"/>
     </row>
     <row r="158" spans="1:15">
       <c r="A158" s="2" t="s">
-        <v>923</v>
+        <v>52</v>
       </c>
       <c r="B158" s="2" t="s">
-        <v>1137</v>
+        <v>1128</v>
       </c>
       <c r="C158" s="2" t="s">
-        <v>1138</v>
+        <v>1129</v>
       </c>
       <c r="D158" s="2" t="s">
-        <v>1139</v>
+        <v>1130</v>
       </c>
       <c r="E158" s="2" t="s">
-        <v>462</v>
+        <v>1131</v>
       </c>
       <c r="F158" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G158" s="2" t="s">
-        <v>462</v>
+        <v>870</v>
       </c>
       <c r="H158" s="2" t="s">
-        <v>568</v>
+        <v>6</v>
       </c>
       <c r="I158" s="2" t="s">
-        <v>527</v>
+        <v>23</v>
       </c>
       <c r="J158" s="2" t="s">
-        <v>462</v>
+        <v>1132</v>
       </c>
       <c r="K158" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L158" s="3" t="s">
-        <v>1140</v>
+        <v>1133</v>
       </c>
       <c r="M158" s="3" t="s">
-        <v>1141</v>
+        <v>1133</v>
       </c>
       <c r="N158" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O158" s="2"/>
+        <v>1134</v>
+      </c>
+      <c r="O158" s="2" t="s">
+        <v>1135</v>
+      </c>
     </row>
     <row r="159" spans="1:15">
       <c r="A159" s="2" t="s">
-        <v>15</v>
+        <v>592</v>
       </c>
       <c r="B159" s="2" t="s">
-        <v>1142</v>
+        <v>1136</v>
       </c>
       <c r="C159" s="2" t="s">
-        <v>1143</v>
+        <v>1137</v>
       </c>
       <c r="D159" s="2" t="s">
-        <v>1144</v>
+        <v>1138</v>
       </c>
       <c r="E159" s="2" t="s">
-        <v>871</v>
+        <v>1139</v>
       </c>
       <c r="F159" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G159" s="2" t="s">
-        <v>1145</v>
+        <v>1140</v>
       </c>
       <c r="H159" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I159" s="2" t="s">
-        <v>47</v>
+        <v>1141</v>
       </c>
       <c r="J159" s="2" t="s">
-        <v>35</v>
+        <v>1140</v>
       </c>
       <c r="K159" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L159" s="3" t="s">
-        <v>576</v>
+        <v>1142</v>
       </c>
       <c r="M159" s="3" t="s">
-        <v>1146</v>
+        <v>1143</v>
       </c>
       <c r="N159" s="4" t="s">
-        <v>1147</v>
-[...1 lines deleted...]
-      <c r="O159" s="2"/>
+        <v>455</v>
+      </c>
+      <c r="O159" s="2" t="s">
+        <v>1144</v>
+      </c>
     </row>
     <row r="160" spans="1:15">
       <c r="A160" s="2" t="s">
-        <v>454</v>
+        <v>1145</v>
       </c>
       <c r="B160" s="2" t="s">
+        <v>1146</v>
+      </c>
+      <c r="C160" s="2" t="s">
+        <v>1147</v>
+      </c>
+      <c r="D160" s="2" t="s">
         <v>1148</v>
       </c>
-      <c r="C160" s="2" t="s">
+      <c r="E160" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="F160" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G160" s="2" t="s">
         <v>1149</v>
       </c>
-      <c r="D160" s="2" t="s">
+      <c r="H160" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I160" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J160" s="2" t="s">
         <v>1150</v>
       </c>
-      <c r="E160" s="2" t="s">
+      <c r="K160" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L160" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="M160" s="3" t="s">
+        <v>836</v>
+      </c>
+      <c r="N160" s="4" t="s">
         <v>1151</v>
       </c>
-      <c r="F160" s="2" t="s">
-[...17 lines deleted...]
-      <c r="L160" s="3" t="s">
+      <c r="O160" s="2" t="s">
         <v>1152</v>
       </c>
-      <c r="M160" s="3" t="s">
-[...5 lines deleted...]
-      <c r="O160" s="2"/>
     </row>
     <row r="161" spans="1:15">
       <c r="A161" s="2" t="s">
-        <v>454</v>
+        <v>343</v>
       </c>
       <c r="B161" s="2" t="s">
+        <v>1153</v>
+      </c>
+      <c r="C161" s="2" t="s">
         <v>1154</v>
       </c>
-      <c r="C161" s="2" t="s">
+      <c r="D161" s="2" t="s">
         <v>1155</v>
       </c>
-      <c r="D161" s="2" t="s">
+      <c r="E161" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="F161" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G161" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H161" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I161" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J161" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K161" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L161" s="3" t="s">
         <v>1156</v>
       </c>
-      <c r="E161" s="2" t="s">
-[...8 lines deleted...]
-      <c r="H161" s="2" t="s">
+      <c r="M161" s="3" t="s">
         <v>1157</v>
       </c>
-      <c r="I161" s="2" t="s">
-[...8 lines deleted...]
-      <c r="L161" s="3" t="s">
+      <c r="N161" s="4" t="s">
         <v>1158</v>
       </c>
-      <c r="M161" s="3" t="s">
-[...5 lines deleted...]
-      <c r="O161" s="2"/>
+      <c r="O161" s="2" t="s">
+        <v>1152</v>
+      </c>
     </row>
     <row r="162" spans="1:15">
       <c r="A162" s="2" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B162" s="2" t="s">
+        <v>1159</v>
+      </c>
+      <c r="C162" s="2" t="s">
         <v>1160</v>
       </c>
-      <c r="C162" s="2" t="s">
+      <c r="D162" s="2" t="s">
         <v>1161</v>
       </c>
-      <c r="D162" s="2" t="s">
+      <c r="E162" s="2" t="s">
+        <v>56</v>
+      </c>
+      <c r="F162" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G162" s="2" t="s">
+        <v>210</v>
+      </c>
+      <c r="H162" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I162" s="2" t="s">
+        <v>23</v>
+      </c>
+      <c r="J162" s="2" t="s">
+        <v>78</v>
+      </c>
+      <c r="K162" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L162" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="M162" s="3" t="s">
+        <v>99</v>
+      </c>
+      <c r="N162" s="4" t="s">
         <v>1162</v>
       </c>
-      <c r="E162" s="2" t="s">
-[...29 lines deleted...]
-      <c r="O162" s="2"/>
+      <c r="O162" s="2" t="s">
+        <v>1152</v>
+      </c>
     </row>
     <row r="163" spans="1:15">
       <c r="A163" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="B163" s="2" t="s">
-        <v>1160</v>
+        <v>1163</v>
       </c>
       <c r="C163" s="2" t="s">
-        <v>1169</v>
+        <v>1164</v>
       </c>
       <c r="D163" s="2" t="s">
-        <v>1170</v>
+        <v>1165</v>
       </c>
       <c r="E163" s="2" t="s">
-        <v>1163</v>
+        <v>347</v>
       </c>
       <c r="F163" s="2" t="s">
-        <v>34</v>
+        <v>45</v>
       </c>
       <c r="G163" s="2" t="s">
-        <v>1171</v>
+        <v>89</v>
       </c>
       <c r="H163" s="2" t="s">
-        <v>1172</v>
+        <v>6</v>
       </c>
       <c r="I163" s="2" t="s">
-        <v>358</v>
+        <v>47</v>
       </c>
       <c r="J163" s="2" t="s">
-        <v>1165</v>
+        <v>87</v>
       </c>
       <c r="K163" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L163" s="3" t="s">
         <v>1166</v>
       </c>
       <c r="M163" s="3" t="s">
-        <v>1173</v>
+        <v>1166</v>
       </c>
       <c r="N163" s="4" t="s">
-        <v>1174</v>
+        <v>1167</v>
       </c>
       <c r="O163" s="2" t="s">
-        <v>1175</v>
+        <v>1152</v>
       </c>
     </row>
     <row r="164" spans="1:15">
       <c r="A164" s="2" t="s">
-        <v>564</v>
+        <v>343</v>
       </c>
       <c r="B164" s="2" t="s">
-        <v>1176</v>
+        <v>1168</v>
       </c>
       <c r="C164" s="2" t="s">
-        <v>1177</v>
+        <v>1169</v>
       </c>
       <c r="D164" s="2" t="s">
-        <v>1178</v>
+        <v>1170</v>
       </c>
       <c r="E164" s="2" t="s">
-        <v>462</v>
+        <v>1171</v>
       </c>
       <c r="F164" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G164" s="2" t="s">
-        <v>462</v>
+        <v>1172</v>
       </c>
       <c r="H164" s="2" t="s">
-        <v>636</v>
+        <v>6</v>
       </c>
       <c r="I164" s="2" t="s">
-        <v>636</v>
+        <v>69</v>
       </c>
       <c r="J164" s="2" t="s">
-        <v>462</v>
+        <v>1062</v>
       </c>
       <c r="K164" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L164" s="3" t="s">
-        <v>1179</v>
+        <v>1173</v>
       </c>
       <c r="M164" s="3" t="s">
-        <v>1180</v>
+        <v>1174</v>
       </c>
       <c r="N164" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O164" s="2"/>
+        <v>1175</v>
+      </c>
+      <c r="O164" s="2" t="s">
+        <v>1152</v>
+      </c>
     </row>
     <row r="165" spans="1:15">
       <c r="A165" s="2" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B165" s="2" t="s">
-        <v>1181</v>
+        <v>1159</v>
       </c>
       <c r="C165" s="2" t="s">
-        <v>1182</v>
+        <v>1176</v>
       </c>
       <c r="D165" s="2" t="s">
-        <v>1183</v>
+        <v>1161</v>
       </c>
       <c r="E165" s="2" t="s">
-        <v>396</v>
+        <v>56</v>
       </c>
       <c r="F165" s="2" t="s">
-        <v>500</v>
+        <v>45</v>
       </c>
       <c r="G165" s="2" t="s">
-        <v>1184</v>
+        <v>203</v>
       </c>
       <c r="H165" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I165" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J165" s="2" t="s">
-        <v>274</v>
+        <v>78</v>
       </c>
       <c r="K165" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L165" s="3" t="s">
-        <v>220</v>
+        <v>1177</v>
       </c>
       <c r="M165" s="3" t="s">
-        <v>1185</v>
+        <v>1177</v>
       </c>
       <c r="N165" s="4" t="s">
-        <v>1186</v>
-[...1 lines deleted...]
-      <c r="O165" s="2"/>
+        <v>1178</v>
+      </c>
+      <c r="O165" s="2" t="s">
+        <v>1152</v>
+      </c>
     </row>
     <row r="166" spans="1:15">
       <c r="A166" s="2" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B166" s="2" t="s">
+        <v>1179</v>
+      </c>
+      <c r="C166" s="2" t="s">
+        <v>1180</v>
+      </c>
+      <c r="D166" s="2" t="s">
         <v>1181</v>
       </c>
-      <c r="C166" s="2" t="s">
-[...2 lines deleted...]
-      <c r="D166" s="2" t="s">
+      <c r="E166" s="2" t="s">
+        <v>1182</v>
+      </c>
+      <c r="F166" s="2" t="s">
+        <v>45</v>
+      </c>
+      <c r="G166" s="2" t="s">
         <v>1183</v>
-      </c>
-[...7 lines deleted...]
-        <v>1188</v>
       </c>
       <c r="H166" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I166" s="2" t="s">
-        <v>358</v>
+        <v>47</v>
       </c>
       <c r="J166" s="2" t="s">
-        <v>274</v>
+        <v>183</v>
       </c>
       <c r="K166" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L166" s="3" t="s">
-        <v>220</v>
+        <v>851</v>
       </c>
       <c r="M166" s="3" t="s">
+        <v>851</v>
+      </c>
+      <c r="N166" s="4" t="s">
+        <v>1184</v>
+      </c>
+      <c r="O166" s="2" t="s">
         <v>1185</v>
       </c>
-      <c r="N166" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O166" s="2"/>
     </row>
     <row r="167" spans="1:15">
       <c r="A167" s="2" t="s">
-        <v>454</v>
+        <v>117</v>
       </c>
       <c r="B167" s="2" t="s">
+        <v>1186</v>
+      </c>
+      <c r="C167" s="2" t="s">
+        <v>1187</v>
+      </c>
+      <c r="D167" s="2" t="s">
+        <v>1188</v>
+      </c>
+      <c r="E167" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F167" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G167" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="H167" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I167" s="2" t="s">
+        <v>47</v>
+      </c>
+      <c r="J167" s="2" t="s">
+        <v>1189</v>
+      </c>
+      <c r="K167" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L167" s="3" t="s">
         <v>1190</v>
       </c>
-      <c r="C167" s="2" t="s">
+      <c r="M167" s="3" t="s">
+        <v>1190</v>
+      </c>
+      <c r="N167" s="4" t="s">
         <v>1191</v>
       </c>
-      <c r="D167" s="2" t="s">
+      <c r="O167" s="2" t="s">
         <v>1192</v>
       </c>
-      <c r="E167" s="2" t="s">
-[...29 lines deleted...]
-      <c r="O167" s="2"/>
     </row>
     <row r="168" spans="1:15">
       <c r="A168" s="2" t="s">
-        <v>15</v>
+        <v>52</v>
       </c>
       <c r="B168" s="2" t="s">
+        <v>1193</v>
+      </c>
+      <c r="C168" s="2" t="s">
+        <v>1194</v>
+      </c>
+      <c r="D168" s="2" t="s">
+        <v>1195</v>
+      </c>
+      <c r="E168" s="2" t="s">
         <v>1196</v>
       </c>
-      <c r="C168" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F168" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G168" s="2" t="s">
-        <v>948</v>
+        <v>604</v>
       </c>
       <c r="H168" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I168" s="2" t="s">
-        <v>1064</v>
+        <v>184</v>
       </c>
       <c r="J168" s="2" t="s">
-        <v>21</v>
+        <v>330</v>
       </c>
       <c r="K168" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L168" s="3" t="s">
-        <v>50</v>
+        <v>1197</v>
       </c>
       <c r="M168" s="3" t="s">
+        <v>1197</v>
+      </c>
+      <c r="N168" s="4" t="s">
+        <v>1198</v>
+      </c>
+      <c r="O168" s="2" t="s">
         <v>1199</v>
       </c>
-      <c r="N168" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O168" s="2"/>
     </row>
     <row r="169" spans="1:15">
       <c r="A169" s="2" t="s">
-        <v>98</v>
+        <v>15</v>
       </c>
       <c r="B169" s="2" t="s">
+        <v>1200</v>
+      </c>
+      <c r="C169" s="2" t="s">
         <v>1201</v>
       </c>
-      <c r="C169" s="2" t="s">
+      <c r="D169" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="E169" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F169" s="2" t="s">
         <v>1202</v>
       </c>
-      <c r="D169" s="2" t="s">
+      <c r="G169" s="2" t="s">
+        <v>412</v>
+      </c>
+      <c r="H169" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I169" s="2" t="s">
+        <v>184</v>
+      </c>
+      <c r="J169" s="2" t="s">
+        <v>405</v>
+      </c>
+      <c r="K169" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L169" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="M169" s="3" t="s">
+        <v>211</v>
+      </c>
+      <c r="N169" s="4" t="s">
         <v>1203</v>
       </c>
-      <c r="E169" s="2" t="s">
-[...23 lines deleted...]
-      <c r="M169" s="3" t="s">
+      <c r="O169" s="2" t="s">
         <v>1204</v>
       </c>
-      <c r="N169" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O169" s="2"/>
     </row>
     <row r="170" spans="1:15">
       <c r="A170" s="2" t="s">
-        <v>98</v>
+        <v>343</v>
       </c>
       <c r="B170" s="2" t="s">
         <v>1205</v>
       </c>
       <c r="C170" s="2" t="s">
         <v>1206</v>
       </c>
       <c r="D170" s="2" t="s">
         <v>1207</v>
       </c>
       <c r="E170" s="2" t="s">
+        <v>421</v>
+      </c>
+      <c r="F170" s="2" t="s">
+        <v>404</v>
+      </c>
+      <c r="G170" s="2" t="s">
+        <v>910</v>
+      </c>
+      <c r="H170" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I170" s="2" t="s">
+        <v>349</v>
+      </c>
+      <c r="J170" s="2" t="s">
+        <v>589</v>
+      </c>
+      <c r="K170" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L170" s="3" t="s">
         <v>1208</v>
       </c>
-      <c r="F170" s="2" t="s">
-[...17 lines deleted...]
-      <c r="L170" s="3" t="s">
+      <c r="M170" s="3" t="s">
         <v>1209</v>
       </c>
-      <c r="M170" s="3" t="s">
+      <c r="N170" s="4" t="s">
         <v>1210</v>
       </c>
-      <c r="N170" s="4" t="s">
-[...2 lines deleted...]
-      <c r="O170" s="2"/>
+      <c r="O170" s="2" t="s">
+        <v>1199</v>
+      </c>
     </row>
     <row r="171" spans="1:15">
       <c r="A171" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="B171" s="2" t="s">
         <v>1211</v>
       </c>
       <c r="C171" s="2" t="s">
         <v>1212</v>
       </c>
       <c r="D171" s="2" t="s">
         <v>1213</v>
       </c>
       <c r="E171" s="2" t="s">
-        <v>396</v>
+        <v>1214</v>
       </c>
       <c r="F171" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G171" s="2" t="s">
-        <v>509</v>
+        <v>204</v>
       </c>
       <c r="H171" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I171" s="2" t="s">
-        <v>358</v>
+        <v>184</v>
       </c>
       <c r="J171" s="2" t="s">
-        <v>21</v>
+        <v>115</v>
       </c>
       <c r="K171" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L171" s="3" t="s">
-        <v>1214</v>
+        <v>1215</v>
       </c>
       <c r="M171" s="3" t="s">
         <v>1215</v>
       </c>
       <c r="N171" s="4" t="s">
         <v>1216</v>
       </c>
-      <c r="O171" s="2"/>
+      <c r="O171" s="2" t="s">
+        <v>1217</v>
+      </c>
     </row>
     <row r="172" spans="1:15">
       <c r="A172" s="2" t="s">
-        <v>63</v>
+        <v>15</v>
       </c>
       <c r="B172" s="2" t="s">
-        <v>1181</v>
+        <v>1218</v>
       </c>
       <c r="C172" s="2" t="s">
-        <v>1217</v>
+        <v>1219</v>
       </c>
       <c r="D172" s="2" t="s">
-        <v>1183</v>
+        <v>1220</v>
       </c>
       <c r="E172" s="2" t="s">
-        <v>396</v>
+        <v>718</v>
       </c>
       <c r="F172" s="2" t="s">
-        <v>1054</v>
+        <v>34</v>
       </c>
       <c r="G172" s="2" t="s">
-        <v>1218</v>
+        <v>899</v>
       </c>
       <c r="H172" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I172" s="2" t="s">
-        <v>358</v>
+        <v>721</v>
       </c>
       <c r="J172" s="2" t="s">
-        <v>274</v>
+        <v>412</v>
       </c>
       <c r="K172" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L172" s="3" t="s">
-        <v>220</v>
+        <v>525</v>
       </c>
       <c r="M172" s="3" t="s">
-        <v>1219</v>
+        <v>1221</v>
       </c>
       <c r="N172" s="4" t="s">
-        <v>1220</v>
-[...1 lines deleted...]
-      <c r="O172" s="2"/>
+        <v>1097</v>
+      </c>
+      <c r="O172" s="2" t="s">
+        <v>1222</v>
+      </c>
     </row>
     <row r="173" spans="1:15">
       <c r="A173" s="2" t="s">
-        <v>98</v>
+        <v>343</v>
       </c>
       <c r="B173" s="2" t="s">
-        <v>1221</v>
+        <v>1223</v>
       </c>
       <c r="C173" s="2" t="s">
-        <v>1222</v>
+        <v>1224</v>
       </c>
       <c r="D173" s="2" t="s">
-        <v>1223</v>
+        <v>1225</v>
       </c>
       <c r="E173" s="2" t="s">
-        <v>591</v>
+        <v>718</v>
       </c>
       <c r="F173" s="2" t="s">
-        <v>1224</v>
+        <v>404</v>
       </c>
       <c r="G173" s="2" t="s">
-        <v>1225</v>
+        <v>1226</v>
       </c>
       <c r="H173" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I173" s="2" t="s">
-        <v>69</v>
+        <v>1055</v>
       </c>
       <c r="J173" s="2" t="s">
-        <v>701</v>
+        <v>473</v>
       </c>
       <c r="K173" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L173" s="3" t="s">
-        <v>1226</v>
+        <v>1227</v>
       </c>
       <c r="M173" s="3" t="s">
-        <v>1227</v>
+        <v>1228</v>
       </c>
       <c r="N173" s="4" t="s">
-        <v>1228</v>
+        <v>1229</v>
       </c>
       <c r="O173" s="2"/>
     </row>
     <row r="174" spans="1:15">
       <c r="A174" s="2" t="s">
-        <v>564</v>
+        <v>15</v>
       </c>
       <c r="B174" s="2" t="s">
-        <v>1229</v>
+        <v>1230</v>
       </c>
       <c r="C174" s="2" t="s">
-        <v>634</v>
+        <v>1231</v>
       </c>
       <c r="D174" s="2" t="s">
-        <v>1230</v>
+        <v>1232</v>
       </c>
       <c r="E174" s="2" t="s">
-        <v>462</v>
+        <v>764</v>
       </c>
       <c r="F174" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G174" s="2" t="s">
-        <v>127</v>
+        <v>709</v>
       </c>
       <c r="H174" s="2" t="s">
-        <v>636</v>
+        <v>1233</v>
       </c>
       <c r="I174" s="2" t="s">
-        <v>636</v>
+        <v>58</v>
       </c>
       <c r="J174" s="2" t="s">
-        <v>127</v>
+        <v>1234</v>
       </c>
       <c r="K174" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L174" s="3" t="s">
-        <v>1231</v>
+        <v>1235</v>
       </c>
       <c r="M174" s="3" t="s">
-        <v>1232</v>
+        <v>1235</v>
       </c>
       <c r="N174" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O174" s="2"/>
+        <v>1236</v>
+      </c>
+      <c r="O174" s="2" t="s">
+        <v>1199</v>
+      </c>
     </row>
     <row r="175" spans="1:15">
       <c r="A175" s="2" t="s">
-        <v>726</v>
+        <v>117</v>
       </c>
       <c r="B175" s="2" t="s">
-        <v>1233</v>
+        <v>1237</v>
       </c>
       <c r="C175" s="2" t="s">
-        <v>1234</v>
+        <v>1238</v>
       </c>
       <c r="D175" s="2" t="s">
-        <v>1235</v>
+        <v>1239</v>
       </c>
       <c r="E175" s="2" t="s">
-        <v>730</v>
+        <v>387</v>
       </c>
       <c r="F175" s="2" t="s">
-        <v>1236</v>
+        <v>34</v>
       </c>
       <c r="G175" s="2" t="s">
-        <v>952</v>
+        <v>304</v>
       </c>
       <c r="H175" s="2" t="s">
-        <v>388</v>
+        <v>6</v>
       </c>
       <c r="I175" s="2" t="s">
-        <v>358</v>
+        <v>23</v>
       </c>
       <c r="J175" s="2" t="s">
-        <v>509</v>
+        <v>648</v>
       </c>
       <c r="K175" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L175" s="3" t="s">
-        <v>1237</v>
+        <v>250</v>
       </c>
       <c r="M175" s="3" t="s">
-        <v>1238</v>
+        <v>250</v>
       </c>
       <c r="N175" s="4" t="s">
-        <v>1239</v>
-[...1 lines deleted...]
-      <c r="O175" s="2"/>
+        <v>1240</v>
+      </c>
+      <c r="O175" s="2" t="s">
+        <v>1241</v>
+      </c>
     </row>
     <row r="176" spans="1:15">
       <c r="A176" s="2" t="s">
-        <v>564</v>
+        <v>15</v>
       </c>
       <c r="B176" s="2" t="s">
-        <v>1240</v>
+        <v>1242</v>
       </c>
       <c r="C176" s="2" t="s">
-        <v>1241</v>
+        <v>1243</v>
       </c>
       <c r="D176" s="2" t="s">
-        <v>1242</v>
+        <v>1244</v>
       </c>
       <c r="E176" s="2" t="s">
-        <v>462</v>
+        <v>814</v>
       </c>
       <c r="F176" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G176" s="2" t="s">
-        <v>459</v>
+        <v>265</v>
       </c>
       <c r="H176" s="2" t="s">
-        <v>1243</v>
+        <v>6</v>
       </c>
       <c r="I176" s="2" t="s">
-        <v>1243</v>
+        <v>23</v>
       </c>
       <c r="J176" s="2" t="s">
-        <v>459</v>
+        <v>87</v>
       </c>
       <c r="K176" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L176" s="3" t="s">
-        <v>823</v>
+        <v>170</v>
       </c>
       <c r="M176" s="3" t="s">
-        <v>1244</v>
+        <v>170</v>
       </c>
       <c r="N176" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O176" s="2"/>
+        <v>1245</v>
+      </c>
+      <c r="O176" s="2" t="s">
+        <v>1246</v>
+      </c>
     </row>
     <row r="177" spans="1:15">
       <c r="A177" s="2" t="s">
-        <v>564</v>
+        <v>1247</v>
       </c>
       <c r="B177" s="2" t="s">
-        <v>1245</v>
+        <v>1248</v>
       </c>
       <c r="C177" s="2" t="s">
-        <v>1246</v>
+        <v>1249</v>
       </c>
       <c r="D177" s="2" t="s">
-        <v>1247</v>
+        <v>1250</v>
       </c>
       <c r="E177" s="2" t="s">
-        <v>459</v>
+        <v>19</v>
       </c>
       <c r="F177" s="2" t="s">
-        <v>448</v>
+        <v>431</v>
       </c>
       <c r="G177" s="2" t="s">
-        <v>462</v>
+        <v>185</v>
       </c>
       <c r="H177" s="2" t="s">
-        <v>1248</v>
+        <v>6</v>
       </c>
       <c r="I177" s="2" t="s">
-        <v>1248</v>
+        <v>47</v>
       </c>
       <c r="J177" s="2" t="s">
-        <v>459</v>
+        <v>210</v>
       </c>
       <c r="K177" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L177" s="3" t="s">
-        <v>1249</v>
+        <v>228</v>
       </c>
       <c r="M177" s="3" t="s">
-        <v>1250</v>
+        <v>228</v>
       </c>
       <c r="N177" s="4" t="s">
-        <v>105</v>
+        <v>1251</v>
       </c>
       <c r="O177" s="2" t="s">
-        <v>1251</v>
+        <v>1252</v>
       </c>
     </row>
     <row r="178" spans="1:15">
       <c r="A178" s="2" t="s">
-        <v>52</v>
+        <v>592</v>
       </c>
       <c r="B178" s="2" t="s">
-        <v>1252</v>
+        <v>1253</v>
       </c>
       <c r="C178" s="2" t="s">
-        <v>1253</v>
+        <v>1254</v>
       </c>
       <c r="D178" s="2" t="s">
-        <v>1254</v>
+        <v>1255</v>
       </c>
       <c r="E178" s="2" t="s">
-        <v>1255</v>
+        <v>1256</v>
       </c>
       <c r="F178" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G178" s="2" t="s">
-        <v>935</v>
+        <v>1256</v>
       </c>
       <c r="H178" s="2" t="s">
-        <v>6</v>
+        <v>1257</v>
       </c>
       <c r="I178" s="2" t="s">
-        <v>23</v>
+        <v>1257</v>
       </c>
       <c r="J178" s="2" t="s">
         <v>1256</v>
       </c>
       <c r="K178" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L178" s="3" t="s">
-        <v>1257</v>
+        <v>1258</v>
       </c>
       <c r="M178" s="3" t="s">
-        <v>1257</v>
+        <v>1259</v>
       </c>
       <c r="N178" s="4" t="s">
-        <v>1258</v>
+        <v>455</v>
       </c>
       <c r="O178" s="2" t="s">
-        <v>1259</v>
+        <v>1260</v>
       </c>
     </row>
     <row r="179" spans="1:15">
       <c r="A179" s="2" t="s">
-        <v>454</v>
+        <v>154</v>
       </c>
       <c r="B179" s="2" t="s">
-        <v>1260</v>
+        <v>1261</v>
       </c>
       <c r="C179" s="2" t="s">
-        <v>65</v>
+        <v>1262</v>
       </c>
       <c r="D179" s="2" t="s">
-        <v>1261</v>
+        <v>1263</v>
       </c>
       <c r="E179" s="2" t="s">
-        <v>462</v>
+        <v>557</v>
       </c>
       <c r="F179" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G179" s="2" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="H179" s="2" t="s">
-        <v>1262</v>
+        <v>6</v>
       </c>
       <c r="I179" s="2" t="s">
-        <v>1262</v>
+        <v>69</v>
       </c>
       <c r="J179" s="2" t="s">
-        <v>462</v>
+        <v>1172</v>
       </c>
       <c r="K179" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L179" s="3" t="s">
-        <v>232</v>
+        <v>1264</v>
       </c>
       <c r="M179" s="3" t="s">
-        <v>1263</v>
+        <v>1265</v>
       </c>
       <c r="N179" s="4" t="s">
-        <v>105</v>
+        <v>1167</v>
       </c>
       <c r="O179" s="2" t="s">
-        <v>1264</v>
+        <v>1266</v>
       </c>
     </row>
     <row r="180" spans="1:15">
       <c r="A180" s="2" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="B180" s="2" t="s">
-        <v>1265</v>
+        <v>1267</v>
       </c>
       <c r="C180" s="2" t="s">
-        <v>1266</v>
+        <v>1268</v>
       </c>
       <c r="D180" s="2" t="s">
-        <v>1267</v>
+        <v>1269</v>
       </c>
       <c r="E180" s="2" t="s">
-        <v>1268</v>
+        <v>540</v>
       </c>
       <c r="F180" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G180" s="2" t="s">
-        <v>1269</v>
+        <v>1063</v>
       </c>
       <c r="H180" s="2" t="s">
-        <v>6</v>
+        <v>642</v>
       </c>
       <c r="I180" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J180" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K180" s="2" t="s">
+        <v>24</v>
+      </c>
+      <c r="L180" s="3" t="s">
+        <v>415</v>
+      </c>
+      <c r="M180" s="3" t="s">
         <v>1270</v>
       </c>
-      <c r="J180" s="2" t="s">
-[...5 lines deleted...]
-      <c r="L180" s="3" t="s">
+      <c r="N180" s="4" t="s">
         <v>1271</v>
       </c>
-      <c r="M180" s="3" t="s">
-[...7 lines deleted...]
-      </c>
+      <c r="O180" s="2"/>
     </row>
     <row r="181" spans="1:15">
       <c r="A181" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="B181" s="2" t="s">
+        <v>1272</v>
+      </c>
+      <c r="C181" s="2" t="s">
+        <v>1273</v>
+      </c>
+      <c r="D181" s="2" t="s">
         <v>1274</v>
       </c>
-      <c r="B181" s="2" t="s">
+      <c r="E181" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F181" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G181" s="2" t="s">
         <v>1275</v>
-      </c>
-[...13 lines deleted...]
-        <v>1278</v>
       </c>
       <c r="H181" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I181" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J181" s="2" t="s">
+        <v>1276</v>
+      </c>
+      <c r="K181" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L181" s="3" t="s">
+        <v>1277</v>
+      </c>
+      <c r="M181" s="3" t="s">
+        <v>1278</v>
+      </c>
+      <c r="N181" s="4" t="s">
         <v>1279</v>
       </c>
-      <c r="K181" s="2" t="s">
-[...13 lines deleted...]
-      </c>
+      <c r="O181" s="2"/>
     </row>
     <row r="182" spans="1:15">
       <c r="A182" s="2" t="s">
-        <v>352</v>
+        <v>592</v>
       </c>
       <c r="B182" s="2" t="s">
+        <v>1280</v>
+      </c>
+      <c r="C182" s="2" t="s">
+        <v>1281</v>
+      </c>
+      <c r="D182" s="2" t="s">
         <v>1282</v>
       </c>
-      <c r="C182" s="2" t="s">
+      <c r="E182" s="2" t="s">
+        <v>969</v>
+      </c>
+      <c r="F182" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G182" s="2" t="s">
         <v>1283</v>
       </c>
-      <c r="D182" s="2" t="s">
+      <c r="H182" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="I182" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J182" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="K182" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L182" s="3" t="s">
         <v>1284</v>
       </c>
-      <c r="E182" s="2" t="s">
-[...20 lines deleted...]
-      <c r="L182" s="3" t="s">
+      <c r="M182" s="3" t="s">
         <v>1285</v>
       </c>
-      <c r="M182" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="N182" s="4" t="s">
-        <v>1287</v>
-[...3 lines deleted...]
-      </c>
+        <v>590</v>
+      </c>
+      <c r="O182" s="2"/>
     </row>
     <row r="183" spans="1:15">
       <c r="A183" s="2" t="s">
-        <v>52</v>
+        <v>467</v>
       </c>
       <c r="B183" s="2" t="s">
+        <v>1286</v>
+      </c>
+      <c r="C183" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D183" s="2" t="s">
         <v>1288</v>
       </c>
-      <c r="C183" s="2" t="s">
+      <c r="E183" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="F183" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G183" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="H183" s="2" t="s">
+        <v>642</v>
+      </c>
+      <c r="I183" s="2" t="s">
+        <v>596</v>
+      </c>
+      <c r="J183" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="K183" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L183" s="3" t="s">
+        <v>665</v>
+      </c>
+      <c r="M183" s="3" t="s">
         <v>1289</v>
       </c>
-      <c r="D183" s="2" t="s">
-[...28 lines deleted...]
-      </c>
       <c r="N183" s="4" t="s">
-        <v>1291</v>
-[...3 lines deleted...]
-      </c>
+        <v>1006</v>
+      </c>
+      <c r="O183" s="2"/>
     </row>
     <row r="184" spans="1:15">
       <c r="A184" s="2" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="B184" s="2" t="s">
+        <v>1290</v>
+      </c>
+      <c r="C184" s="2" t="s">
+        <v>1287</v>
+      </c>
+      <c r="D184" s="2" t="s">
+        <v>1291</v>
+      </c>
+      <c r="E184" s="2" t="s">
+        <v>540</v>
+      </c>
+      <c r="F184" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G184" s="2" t="s">
+        <v>499</v>
+      </c>
+      <c r="H184" s="2" t="s">
+        <v>656</v>
+      </c>
+      <c r="I184" s="2" t="s">
         <v>1292</v>
       </c>
-      <c r="C184" s="2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J184" s="2" t="s">
-        <v>87</v>
+        <v>499</v>
       </c>
       <c r="K184" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L184" s="3" t="s">
-        <v>1295</v>
+        <v>178</v>
       </c>
       <c r="M184" s="3" t="s">
-        <v>1295</v>
+        <v>1293</v>
       </c>
       <c r="N184" s="4" t="s">
-        <v>1296</v>
-[...3 lines deleted...]
-      </c>
+        <v>1294</v>
+      </c>
+      <c r="O184" s="2"/>
     </row>
     <row r="185" spans="1:15">
       <c r="A185" s="2" t="s">
-        <v>352</v>
+        <v>426</v>
       </c>
       <c r="B185" s="2" t="s">
+        <v>1295</v>
+      </c>
+      <c r="C185" s="2" t="s">
+        <v>1296</v>
+      </c>
+      <c r="D185" s="2" t="s">
         <v>1297</v>
       </c>
-      <c r="C185" s="2" t="s">
+      <c r="E185" s="2" t="s">
+        <v>430</v>
+      </c>
+      <c r="F185" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G185" s="2" t="s">
         <v>1298</v>
       </c>
-      <c r="D185" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H185" s="2" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="I185" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J185" s="2" t="s">
-        <v>1132</v>
+        <v>1298</v>
       </c>
       <c r="K185" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L185" s="3" t="s">
-        <v>1302</v>
+        <v>1299</v>
       </c>
       <c r="M185" s="3" t="s">
-        <v>1303</v>
+        <v>1300</v>
       </c>
       <c r="N185" s="4" t="s">
-        <v>1304</v>
-[...3 lines deleted...]
-      </c>
+        <v>1301</v>
+      </c>
+      <c r="O185" s="2"/>
     </row>
     <row r="186" spans="1:15">
       <c r="A186" s="2" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="B186" s="2" t="s">
-        <v>1288</v>
+        <v>1302</v>
       </c>
       <c r="C186" s="2" t="s">
+        <v>1303</v>
+      </c>
+      <c r="D186" s="2" t="s">
+        <v>1304</v>
+      </c>
+      <c r="E186" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F186" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G186" s="2" t="s">
         <v>1305</v>
       </c>
-      <c r="D186" s="2" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="H186" s="2" t="s">
-        <v>6</v>
+        <v>379</v>
       </c>
       <c r="I186" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J186" s="2" t="s">
-        <v>78</v>
+        <v>1306</v>
       </c>
       <c r="K186" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L186" s="3" t="s">
-        <v>1306</v>
+        <v>1307</v>
       </c>
       <c r="M186" s="3" t="s">
-        <v>1306</v>
+        <v>1308</v>
       </c>
       <c r="N186" s="4" t="s">
-        <v>1307</v>
-[...3 lines deleted...]
-      </c>
+        <v>1309</v>
+      </c>
+      <c r="O186" s="2"/>
     </row>
     <row r="187" spans="1:15">
       <c r="A187" s="2" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="B187" s="2" t="s">
-        <v>1308</v>
+        <v>1310</v>
       </c>
       <c r="C187" s="2" t="s">
-        <v>1309</v>
+        <v>1311</v>
       </c>
       <c r="D187" s="2" t="s">
-        <v>1310</v>
+        <v>1312</v>
       </c>
       <c r="E187" s="2" t="s">
-        <v>1311</v>
+        <v>799</v>
       </c>
       <c r="F187" s="2" t="s">
-        <v>45</v>
+        <v>34</v>
       </c>
       <c r="G187" s="2" t="s">
-        <v>1312</v>
+        <v>1313</v>
       </c>
       <c r="H187" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I187" s="2" t="s">
-        <v>47</v>
+        <v>349</v>
       </c>
       <c r="J187" s="2" t="s">
-        <v>192</v>
+        <v>1314</v>
       </c>
       <c r="K187" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L187" s="3" t="s">
-        <v>908</v>
+        <v>1315</v>
       </c>
       <c r="M187" s="3" t="s">
-        <v>908</v>
+        <v>1316</v>
       </c>
       <c r="N187" s="4" t="s">
-        <v>1313</v>
-[...3 lines deleted...]
-      </c>
+        <v>1317</v>
+      </c>
+      <c r="O187" s="2"/>
     </row>
     <row r="188" spans="1:15">
       <c r="A188" s="2" t="s">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="B188" s="2" t="s">
-        <v>1315</v>
+        <v>1318</v>
       </c>
       <c r="C188" s="2" t="s">
-        <v>1316</v>
+        <v>1319</v>
       </c>
       <c r="D188" s="2" t="s">
-        <v>1317</v>
+        <v>1320</v>
       </c>
       <c r="E188" s="2" t="s">
-        <v>396</v>
+        <v>97</v>
       </c>
       <c r="F188" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G188" s="2" t="s">
-        <v>1318</v>
+        <v>1321</v>
       </c>
       <c r="H188" s="2" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="I188" s="2" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="J188" s="2" t="s">
-        <v>1318</v>
+        <v>1322</v>
       </c>
       <c r="K188" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L188" s="3" t="s">
-        <v>1319</v>
+        <v>1323</v>
       </c>
       <c r="M188" s="3" t="s">
-        <v>1319</v>
+        <v>1324</v>
       </c>
       <c r="N188" s="4" t="s">
-        <v>1320</v>
-[...3 lines deleted...]
-      </c>
+        <v>1325</v>
+      </c>
+      <c r="O188" s="2"/>
     </row>
     <row r="189" spans="1:15">
       <c r="A189" s="2" t="s">
-        <v>52</v>
+        <v>343</v>
       </c>
       <c r="B189" s="2" t="s">
-        <v>1322</v>
+        <v>1326</v>
       </c>
       <c r="C189" s="2" t="s">
-        <v>1323</v>
+        <v>1327</v>
       </c>
       <c r="D189" s="2" t="s">
-        <v>1324</v>
+        <v>1328</v>
       </c>
       <c r="E189" s="2" t="s">
-        <v>1325</v>
+        <v>97</v>
       </c>
       <c r="F189" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G189" s="2" t="s">
-        <v>644</v>
+        <v>1329</v>
       </c>
       <c r="H189" s="2" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="I189" s="2" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="J189" s="2" t="s">
-        <v>339</v>
+        <v>1330</v>
       </c>
       <c r="K189" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L189" s="3" t="s">
-        <v>1326</v>
+        <v>1331</v>
       </c>
       <c r="M189" s="3" t="s">
-        <v>1326</v>
+        <v>1332</v>
       </c>
       <c r="N189" s="4" t="s">
-        <v>1327</v>
-[...3 lines deleted...]
-      </c>
+        <v>1333</v>
+      </c>
+      <c r="O189" s="2"/>
     </row>
     <row r="190" spans="1:15">
       <c r="A190" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B190" s="2" t="s">
-        <v>1329</v>
+        <v>1334</v>
       </c>
       <c r="C190" s="2" t="s">
-        <v>1330</v>
+        <v>1335</v>
       </c>
       <c r="D190" s="2" t="s">
-        <v>944</v>
+        <v>1336</v>
       </c>
       <c r="E190" s="2" t="s">
-        <v>86</v>
+        <v>799</v>
       </c>
       <c r="F190" s="2" t="s">
-        <v>1331</v>
+        <v>34</v>
       </c>
       <c r="G190" s="2" t="s">
-        <v>421</v>
+        <v>1337</v>
       </c>
       <c r="H190" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I190" s="2" t="s">
-        <v>193</v>
+        <v>1055</v>
       </c>
       <c r="J190" s="2" t="s">
-        <v>414</v>
+        <v>1338</v>
       </c>
       <c r="K190" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L190" s="3" t="s">
-        <v>220</v>
+        <v>1307</v>
       </c>
       <c r="M190" s="3" t="s">
-        <v>220</v>
+        <v>1339</v>
       </c>
       <c r="N190" s="4" t="s">
-        <v>1332</v>
-[...3 lines deleted...]
-      </c>
+        <v>1340</v>
+      </c>
+      <c r="O190" s="2"/>
     </row>
     <row r="191" spans="1:15">
       <c r="A191" s="2" t="s">
-        <v>352</v>
+        <v>366</v>
       </c>
       <c r="B191" s="2" t="s">
-        <v>1334</v>
+        <v>1341</v>
       </c>
       <c r="C191" s="2" t="s">
-        <v>1335</v>
+        <v>854</v>
       </c>
       <c r="D191" s="2" t="s">
-        <v>1336</v>
+        <v>1342</v>
       </c>
       <c r="E191" s="2" t="s">
-        <v>430</v>
+        <v>176</v>
       </c>
       <c r="F191" s="2" t="s">
-        <v>413</v>
+        <v>34</v>
       </c>
       <c r="G191" s="2" t="s">
-        <v>975</v>
+        <v>1343</v>
       </c>
       <c r="H191" s="2" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="I191" s="2" t="s">
-        <v>358</v>
+        <v>69</v>
       </c>
       <c r="J191" s="2" t="s">
-        <v>631</v>
+        <v>1344</v>
       </c>
       <c r="K191" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L191" s="3" t="s">
-        <v>1337</v>
+        <v>1345</v>
       </c>
       <c r="M191" s="3" t="s">
-        <v>1338</v>
+        <v>1346</v>
       </c>
       <c r="N191" s="4" t="s">
-        <v>1339</v>
-[...3 lines deleted...]
-      </c>
+        <v>1347</v>
+      </c>
+      <c r="O191" s="2"/>
     </row>
     <row r="192" spans="1:15">
       <c r="A192" s="2" t="s">
-        <v>15</v>
+        <v>937</v>
       </c>
       <c r="B192" s="2" t="s">
-        <v>1340</v>
+        <v>1348</v>
       </c>
       <c r="C192" s="2" t="s">
-        <v>1341</v>
+        <v>1349</v>
       </c>
       <c r="D192" s="2" t="s">
-        <v>1342</v>
+        <v>1350</v>
       </c>
       <c r="E192" s="2" t="s">
-        <v>1343</v>
+        <v>1351</v>
       </c>
       <c r="F192" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G192" s="2" t="s">
-        <v>213</v>
+        <v>1062</v>
       </c>
       <c r="H192" s="2" t="s">
-        <v>6</v>
+        <v>379</v>
       </c>
       <c r="I192" s="2" t="s">
-        <v>193</v>
+        <v>69</v>
       </c>
       <c r="J192" s="2" t="s">
-        <v>127</v>
+        <v>862</v>
       </c>
       <c r="K192" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L192" s="3" t="s">
-        <v>1344</v>
+        <v>1352</v>
       </c>
       <c r="M192" s="3" t="s">
-        <v>1344</v>
+        <v>1353</v>
       </c>
       <c r="N192" s="4" t="s">
-        <v>1345</v>
-[...3 lines deleted...]
-      </c>
+        <v>1354</v>
+      </c>
+      <c r="O192" s="2"/>
     </row>
     <row r="193" spans="1:15">
       <c r="A193" s="2" t="s">
-        <v>15</v>
+        <v>343</v>
       </c>
       <c r="B193" s="2" t="s">
-        <v>1347</v>
+        <v>1355</v>
       </c>
       <c r="C193" s="2" t="s">
-        <v>1348</v>
+        <v>1356</v>
       </c>
       <c r="D193" s="2" t="s">
-        <v>1349</v>
+        <v>1357</v>
       </c>
       <c r="E193" s="2" t="s">
-        <v>769</v>
+        <v>19</v>
       </c>
       <c r="F193" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G193" s="2" t="s">
-        <v>964</v>
+        <v>1358</v>
       </c>
       <c r="H193" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I193" s="2" t="s">
-        <v>772</v>
+        <v>69</v>
       </c>
       <c r="J193" s="2" t="s">
-        <v>421</v>
+        <v>1343</v>
       </c>
       <c r="K193" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L193" s="3" t="s">
-        <v>552</v>
+        <v>1359</v>
       </c>
       <c r="M193" s="3" t="s">
-        <v>1350</v>
+        <v>1360</v>
       </c>
       <c r="N193" s="4" t="s">
-        <v>1189</v>
-[...3 lines deleted...]
-      </c>
+        <v>1361</v>
+      </c>
+      <c r="O193" s="2"/>
     </row>
     <row r="194" spans="1:15">
       <c r="A194" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B194" s="2" t="s">
-        <v>1352</v>
+        <v>1362</v>
       </c>
       <c r="C194" s="2" t="s">
-        <v>1353</v>
+        <v>824</v>
       </c>
       <c r="D194" s="2" t="s">
-        <v>1354</v>
+        <v>1363</v>
       </c>
       <c r="E194" s="2" t="s">
-        <v>769</v>
+        <v>86</v>
       </c>
       <c r="F194" s="2" t="s">
-        <v>413</v>
+        <v>431</v>
       </c>
       <c r="G194" s="2" t="s">
-        <v>1355</v>
+        <v>1364</v>
       </c>
       <c r="H194" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I194" s="2" t="s">
-        <v>1125</v>
+        <v>1055</v>
       </c>
       <c r="J194" s="2" t="s">
-        <v>501</v>
+        <v>1365</v>
       </c>
       <c r="K194" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L194" s="3" t="s">
-        <v>1356</v>
+        <v>829</v>
       </c>
       <c r="M194" s="3" t="s">
-        <v>1357</v>
+        <v>1366</v>
       </c>
       <c r="N194" s="4" t="s">
-        <v>1358</v>
+        <v>1367</v>
       </c>
       <c r="O194" s="2"/>
     </row>
     <row r="195" spans="1:15">
       <c r="A195" s="2" t="s">
-        <v>15</v>
+        <v>259</v>
       </c>
       <c r="B195" s="2" t="s">
-        <v>1359</v>
+        <v>1000</v>
       </c>
       <c r="C195" s="2" t="s">
-        <v>1360</v>
+        <v>261</v>
       </c>
       <c r="D195" s="2" t="s">
-        <v>1361</v>
+        <v>1368</v>
       </c>
       <c r="E195" s="2" t="s">
-        <v>821</v>
+        <v>263</v>
       </c>
       <c r="F195" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G195" s="2" t="s">
-        <v>760</v>
+        <v>1003</v>
       </c>
       <c r="H195" s="2" t="s">
-        <v>1362</v>
+        <v>379</v>
       </c>
       <c r="I195" s="2" t="s">
-        <v>58</v>
+        <v>69</v>
       </c>
       <c r="J195" s="2" t="s">
-        <v>1363</v>
+        <v>1003</v>
       </c>
       <c r="K195" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L195" s="3" t="s">
-        <v>1364</v>
+        <v>1369</v>
       </c>
       <c r="M195" s="3" t="s">
-        <v>1364</v>
+        <v>1011</v>
       </c>
       <c r="N195" s="4" t="s">
-        <v>1365</v>
-[...3 lines deleted...]
-      </c>
+        <v>1006</v>
+      </c>
+      <c r="O195" s="2"/>
     </row>
     <row r="196" spans="1:15">
       <c r="A196" s="2" t="s">
-        <v>129</v>
+        <v>343</v>
       </c>
       <c r="B196" s="2" t="s">
-        <v>1366</v>
+        <v>1370</v>
       </c>
       <c r="C196" s="2" t="s">
-        <v>1367</v>
+        <v>1371</v>
       </c>
       <c r="D196" s="2" t="s">
-        <v>1368</v>
+        <v>1372</v>
       </c>
       <c r="E196" s="2" t="s">
-        <v>396</v>
+        <v>694</v>
       </c>
       <c r="F196" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G196" s="2" t="s">
-        <v>313</v>
+        <v>857</v>
       </c>
       <c r="H196" s="2" t="s">
-        <v>6</v>
+        <v>379</v>
       </c>
       <c r="I196" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J196" s="2" t="s">
-        <v>694</v>
+        <v>655</v>
       </c>
       <c r="K196" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L196" s="3" t="s">
-        <v>259</v>
+        <v>1373</v>
       </c>
       <c r="M196" s="3" t="s">
-        <v>259</v>
+        <v>1374</v>
       </c>
       <c r="N196" s="4" t="s">
-        <v>1369</v>
-[...3 lines deleted...]
-      </c>
+        <v>1375</v>
+      </c>
+      <c r="O196" s="2"/>
     </row>
     <row r="197" spans="1:15">
       <c r="A197" s="2" t="s">
-        <v>15</v>
+        <v>467</v>
       </c>
       <c r="B197" s="2" t="s">
-        <v>1371</v>
+        <v>1376</v>
       </c>
       <c r="C197" s="2" t="s">
-        <v>1372</v>
+        <v>1377</v>
       </c>
       <c r="D197" s="2" t="s">
-        <v>1373</v>
+        <v>1378</v>
       </c>
       <c r="E197" s="2" t="s">
-        <v>871</v>
+        <v>499</v>
       </c>
       <c r="F197" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G197" s="2" t="s">
-        <v>274</v>
+        <v>499</v>
       </c>
       <c r="H197" s="2" t="s">
-        <v>6</v>
+        <v>69</v>
       </c>
       <c r="I197" s="2" t="s">
-        <v>23</v>
+        <v>69</v>
       </c>
       <c r="J197" s="2" t="s">
-        <v>87</v>
+        <v>321</v>
       </c>
       <c r="K197" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L197" s="3" t="s">
-        <v>179</v>
+        <v>273</v>
       </c>
       <c r="M197" s="3" t="s">
-        <v>179</v>
+        <v>1379</v>
       </c>
       <c r="N197" s="4" t="s">
-        <v>1374</v>
-[...3 lines deleted...]
-      </c>
+        <v>1380</v>
+      </c>
+      <c r="O197" s="2"/>
     </row>
     <row r="198" spans="1:15">
       <c r="A198" s="2" t="s">
-        <v>1376</v>
+        <v>467</v>
       </c>
       <c r="B198" s="2" t="s">
-        <v>1377</v>
+        <v>1381</v>
       </c>
       <c r="C198" s="2" t="s">
-        <v>1378</v>
+        <v>469</v>
       </c>
       <c r="D198" s="2" t="s">
-        <v>1379</v>
+        <v>1382</v>
       </c>
       <c r="E198" s="2" t="s">
-        <v>19</v>
+        <v>1037</v>
       </c>
       <c r="F198" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G198" s="2" t="s">
-        <v>194</v>
+        <v>1365</v>
       </c>
       <c r="H198" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I198" s="2" t="s">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="J198" s="2" t="s">
-        <v>219</v>
+        <v>1321</v>
       </c>
       <c r="K198" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L198" s="3" t="s">
-        <v>237</v>
+        <v>1383</v>
       </c>
       <c r="M198" s="3" t="s">
-        <v>237</v>
+        <v>632</v>
       </c>
       <c r="N198" s="4" t="s">
-        <v>1380</v>
-[...3 lines deleted...]
-      </c>
+        <v>476</v>
+      </c>
+      <c r="O198" s="2"/>
     </row>
     <row r="199" spans="1:15">
       <c r="A199" s="2" t="s">
-        <v>495</v>
+        <v>467</v>
       </c>
       <c r="B199" s="2" t="s">
-        <v>1382</v>
+        <v>1384</v>
       </c>
       <c r="C199" s="2" t="s">
-        <v>1383</v>
+        <v>469</v>
       </c>
       <c r="D199" s="2" t="s">
-        <v>1384</v>
+        <v>1385</v>
       </c>
       <c r="E199" s="2" t="s">
-        <v>56</v>
+        <v>531</v>
       </c>
       <c r="F199" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G199" s="2" t="s">
-        <v>1385</v>
+        <v>1386</v>
       </c>
       <c r="H199" s="2" t="s">
-        <v>636</v>
+        <v>6</v>
       </c>
       <c r="I199" s="2" t="s">
-        <v>636</v>
+        <v>349</v>
       </c>
       <c r="J199" s="2" t="s">
-        <v>459</v>
+        <v>1387</v>
       </c>
       <c r="K199" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L199" s="3" t="s">
-        <v>1386</v>
+        <v>1388</v>
       </c>
       <c r="M199" s="3" t="s">
-        <v>1387</v>
+        <v>1389</v>
       </c>
       <c r="N199" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>1390</v>
+      </c>
+      <c r="O199" s="2"/>
     </row>
     <row r="200" spans="1:15">
       <c r="A200" s="2" t="s">
-        <v>495</v>
+        <v>937</v>
       </c>
       <c r="B200" s="2" t="s">
-        <v>1389</v>
+        <v>1391</v>
       </c>
       <c r="C200" s="2" t="s">
-        <v>1390</v>
+        <v>1392</v>
       </c>
       <c r="D200" s="2" t="s">
-        <v>1391</v>
+        <v>1393</v>
       </c>
       <c r="E200" s="2" t="s">
-        <v>462</v>
+        <v>1394</v>
       </c>
       <c r="F200" s="2" t="s">
-        <v>34</v>
+        <v>472</v>
       </c>
       <c r="G200" s="2" t="s">
-        <v>462</v>
+        <v>1395</v>
       </c>
       <c r="H200" s="2" t="s">
-        <v>1392</v>
+        <v>6</v>
       </c>
       <c r="I200" s="2" t="s">
-        <v>1392</v>
+        <v>69</v>
       </c>
       <c r="J200" s="2" t="s">
-        <v>462</v>
+        <v>909</v>
       </c>
       <c r="K200" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L200" s="3" t="s">
-        <v>1393</v>
+        <v>372</v>
       </c>
       <c r="M200" s="3" t="s">
-        <v>1394</v>
+        <v>1396</v>
       </c>
       <c r="N200" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>1397</v>
+      </c>
+      <c r="O200" s="2"/>
     </row>
     <row r="201" spans="1:15">
       <c r="A201" s="2" t="s">
-        <v>454</v>
+        <v>467</v>
       </c>
       <c r="B201" s="2" t="s">
-        <v>1396</v>
+        <v>1398</v>
       </c>
       <c r="C201" s="2" t="s">
-        <v>1397</v>
+        <v>1399</v>
       </c>
       <c r="D201" s="2" t="s">
-        <v>1398</v>
+        <v>1400</v>
       </c>
       <c r="E201" s="2" t="s">
-        <v>459</v>
+        <v>566</v>
       </c>
       <c r="F201" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G201" s="2" t="s">
-        <v>459</v>
+        <v>1313</v>
       </c>
       <c r="H201" s="2" t="s">
-        <v>1399</v>
+        <v>6</v>
       </c>
       <c r="I201" s="2" t="s">
-        <v>1399</v>
+        <v>69</v>
       </c>
       <c r="J201" s="2" t="s">
-        <v>459</v>
+        <v>1358</v>
       </c>
       <c r="K201" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L201" s="3" t="s">
-        <v>1400</v>
+        <v>1401</v>
       </c>
       <c r="M201" s="3" t="s">
-        <v>1401</v>
+        <v>1402</v>
       </c>
       <c r="N201" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>1403</v>
+      </c>
+      <c r="O201" s="2"/>
     </row>
     <row r="202" spans="1:15">
       <c r="A202" s="2" t="s">
-        <v>98</v>
+        <v>343</v>
       </c>
       <c r="B202" s="2" t="s">
-        <v>1403</v>
+        <v>1404</v>
       </c>
       <c r="C202" s="2" t="s">
-        <v>1404</v>
+        <v>640</v>
       </c>
       <c r="D202" s="2" t="s">
         <v>1405</v>
       </c>
       <c r="E202" s="2" t="s">
-        <v>591</v>
+        <v>440</v>
       </c>
       <c r="F202" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G202" s="2" t="s">
-        <v>471</v>
+        <v>1365</v>
       </c>
       <c r="H202" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I202" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J202" s="2" t="s">
-        <v>1301</v>
+        <v>1387</v>
       </c>
       <c r="K202" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L202" s="3" t="s">
         <v>1406</v>
       </c>
       <c r="M202" s="3" t="s">
         <v>1407</v>
       </c>
       <c r="N202" s="4" t="s">
-        <v>1296</v>
-[...1 lines deleted...]
-      <c r="O202" s="2" t="s">
         <v>1408</v>
       </c>
+      <c r="O202" s="2"/>
     </row>
     <row r="203" spans="1:15">
       <c r="A203" s="2" t="s">
-        <v>495</v>
+        <v>63</v>
       </c>
       <c r="B203" s="2" t="s">
         <v>1409</v>
       </c>
       <c r="C203" s="2" t="s">
+        <v>832</v>
+      </c>
+      <c r="D203" s="2" t="s">
         <v>1410</v>
       </c>
-      <c r="D203" s="2" t="s">
+      <c r="E203" s="2" t="s">
+        <v>387</v>
+      </c>
+      <c r="F203" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G203" s="2" t="s">
         <v>1411</v>
       </c>
-      <c r="E203" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H203" s="2" t="s">
-        <v>682</v>
+        <v>379</v>
       </c>
       <c r="I203" s="2" t="s">
-        <v>69</v>
+        <v>1055</v>
       </c>
       <c r="J203" s="2" t="s">
-        <v>1114</v>
+        <v>1412</v>
       </c>
       <c r="K203" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L203" s="3" t="s">
-        <v>424</v>
+        <v>837</v>
       </c>
       <c r="M203" s="3" t="s">
-        <v>1412</v>
+        <v>1413</v>
       </c>
       <c r="N203" s="4" t="s">
-        <v>1413</v>
+        <v>1414</v>
       </c>
       <c r="O203" s="2"/>
     </row>
     <row r="204" spans="1:15">
       <c r="A204" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B204" s="2" t="s">
-        <v>1414</v>
+        <v>1415</v>
       </c>
       <c r="C204" s="2" t="s">
-        <v>1415</v>
+        <v>1416</v>
       </c>
       <c r="D204" s="2" t="s">
-        <v>1416</v>
+        <v>1417</v>
       </c>
       <c r="E204" s="2" t="s">
-        <v>19</v>
+        <v>508</v>
       </c>
       <c r="F204" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G204" s="2" t="s">
-        <v>1417</v>
+        <v>1418</v>
       </c>
       <c r="H204" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I204" s="2" t="s">
-        <v>69</v>
+        <v>1055</v>
       </c>
       <c r="J204" s="2" t="s">
-        <v>1418</v>
+        <v>1387</v>
       </c>
       <c r="K204" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L204" s="3" t="s">
         <v>1419</v>
       </c>
       <c r="M204" s="3" t="s">
         <v>1420</v>
       </c>
       <c r="N204" s="4" t="s">
         <v>1421</v>
       </c>
       <c r="O204" s="2"/>
     </row>
     <row r="205" spans="1:15">
       <c r="A205" s="2" t="s">
+        <v>343</v>
+      </c>
+      <c r="B205" s="2" t="s">
         <v>1422</v>
       </c>
-      <c r="B205" s="2" t="s">
+      <c r="C205" s="2" t="s">
         <v>1423</v>
       </c>
-      <c r="C205" s="2" t="s">
+      <c r="D205" s="2" t="s">
         <v>1424</v>
       </c>
-      <c r="D205" s="2" t="s">
+      <c r="E205" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F205" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G205" s="2" t="s">
+        <v>1298</v>
+      </c>
+      <c r="H205" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I205" s="2" t="s">
+        <v>69</v>
+      </c>
+      <c r="J205" s="2" t="s">
+        <v>1044</v>
+      </c>
+      <c r="K205" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L205" s="3" t="s">
+        <v>1352</v>
+      </c>
+      <c r="M205" s="3" t="s">
         <v>1425</v>
       </c>
-      <c r="E205" s="2" t="s">
-[...23 lines deleted...]
-      <c r="M205" s="3" t="s">
+      <c r="N205" s="4" t="s">
         <v>1426</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O205" s="2"/>
     </row>
     <row r="206" spans="1:15">
       <c r="A206" s="2" t="s">
-        <v>564</v>
+        <v>154</v>
       </c>
       <c r="B206" s="2" t="s">
         <v>1427</v>
       </c>
       <c r="C206" s="2" t="s">
         <v>1428</v>
       </c>
       <c r="D206" s="2" t="s">
         <v>1429</v>
       </c>
       <c r="E206" s="2" t="s">
         <v>1430</v>
       </c>
       <c r="F206" s="2" t="s">
-        <v>34</v>
+        <v>431</v>
       </c>
       <c r="G206" s="2" t="s">
-        <v>462</v>
+        <v>1431</v>
       </c>
       <c r="H206" s="2" t="s">
-        <v>636</v>
+        <v>6</v>
       </c>
       <c r="I206" s="2" t="s">
-        <v>636</v>
+        <v>69</v>
       </c>
       <c r="J206" s="2" t="s">
-        <v>462</v>
+        <v>1338</v>
       </c>
       <c r="K206" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L206" s="3" t="s">
-        <v>1431</v>
+        <v>1432</v>
       </c>
       <c r="M206" s="3" t="s">
-        <v>1432</v>
+        <v>1433</v>
       </c>
       <c r="N206" s="4" t="s">
-        <v>1433</v>
+        <v>804</v>
       </c>
       <c r="O206" s="2"/>
     </row>
     <row r="207" spans="1:15">
       <c r="A207" s="2" t="s">
-        <v>454</v>
+        <v>343</v>
       </c>
       <c r="B207" s="2" t="s">
         <v>1434</v>
       </c>
       <c r="C207" s="2" t="s">
-        <v>456</v>
+        <v>1435</v>
       </c>
       <c r="D207" s="2" t="s">
-        <v>1435</v>
+        <v>1436</v>
       </c>
       <c r="E207" s="2" t="s">
-        <v>1039</v>
+        <v>440</v>
       </c>
       <c r="F207" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G207" s="2" t="s">
-        <v>1436</v>
+        <v>1387</v>
       </c>
       <c r="H207" s="2" t="s">
-        <v>1125</v>
+        <v>6</v>
       </c>
       <c r="I207" s="2" t="s">
-        <v>1125</v>
+        <v>1055</v>
       </c>
       <c r="J207" s="2" t="s">
-        <v>462</v>
+        <v>1298</v>
       </c>
       <c r="K207" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L207" s="3" t="s">
         <v>1437</v>
       </c>
       <c r="M207" s="3" t="s">
         <v>1438</v>
       </c>
       <c r="N207" s="4" t="s">
-        <v>465</v>
-[...1 lines deleted...]
-      <c r="O207" s="2"/>
+        <v>1340</v>
+      </c>
+      <c r="O207" s="2" t="s">
+        <v>1439</v>
+      </c>
     </row>
     <row r="208" spans="1:15">
       <c r="A208" s="2" t="s">
-        <v>495</v>
+        <v>343</v>
       </c>
       <c r="B208" s="2" t="s">
+        <v>1440</v>
+      </c>
+      <c r="C208" s="2" t="s">
+        <v>1441</v>
+      </c>
+      <c r="D208" s="2" t="s">
+        <v>1442</v>
+      </c>
+      <c r="E208" s="2" t="s">
+        <v>440</v>
+      </c>
+      <c r="F208" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G208" s="2" t="s">
+        <v>862</v>
+      </c>
+      <c r="H208" s="2" t="s">
+        <v>6</v>
+      </c>
+      <c r="I208" s="2" t="s">
+        <v>1055</v>
+      </c>
+      <c r="J208" s="2" t="s">
+        <v>1172</v>
+      </c>
+      <c r="K208" s="2" t="s">
+        <v>162</v>
+      </c>
+      <c r="L208" s="3" t="s">
+        <v>1227</v>
+      </c>
+      <c r="M208" s="3" t="s">
+        <v>1228</v>
+      </c>
+      <c r="N208" s="4" t="s">
+        <v>1443</v>
+      </c>
+      <c r="O208" s="2" t="s">
         <v>1439</v>
       </c>
-      <c r="C208" s="2" t="s">
-[...35 lines deleted...]
-      <c r="O208" s="2"/>
     </row>
     <row r="209" spans="1:15">
       <c r="A209" s="2" t="s">
-        <v>495</v>
+        <v>343</v>
       </c>
       <c r="B209" s="2" t="s">
-        <v>1443</v>
+        <v>1444</v>
       </c>
       <c r="C209" s="2" t="s">
-        <v>1440</v>
+        <v>1445</v>
       </c>
       <c r="D209" s="2" t="s">
-        <v>1444</v>
+        <v>1446</v>
       </c>
       <c r="E209" s="2" t="s">
-        <v>574</v>
+        <v>440</v>
       </c>
       <c r="F209" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G209" s="2" t="s">
-        <v>462</v>
+        <v>1063</v>
       </c>
       <c r="H209" s="2" t="s">
-        <v>702</v>
+        <v>6</v>
       </c>
       <c r="I209" s="2" t="s">
-        <v>1445</v>
+        <v>1055</v>
       </c>
       <c r="J209" s="2" t="s">
-        <v>462</v>
+        <v>442</v>
       </c>
       <c r="K209" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L209" s="3" t="s">
-        <v>187</v>
+        <v>1447</v>
       </c>
       <c r="M209" s="3" t="s">
-        <v>1446</v>
+        <v>1448</v>
       </c>
       <c r="N209" s="4" t="s">
-        <v>1447</v>
-[...1 lines deleted...]
-      <c r="O209" s="2"/>
+        <v>1340</v>
+      </c>
+      <c r="O209" s="2" t="s">
+        <v>1439</v>
+      </c>
     </row>
     <row r="210" spans="1:15">
       <c r="A210" s="2" t="s">
-        <v>726</v>
+        <v>467</v>
       </c>
       <c r="B210" s="2" t="s">
-        <v>1448</v>
+        <v>1449</v>
       </c>
       <c r="C210" s="2" t="s">
-        <v>728</v>
+        <v>1450</v>
       </c>
       <c r="D210" s="2" t="s">
-        <v>1449</v>
+        <v>1451</v>
       </c>
       <c r="E210" s="2" t="s">
-        <v>1450</v>
+        <v>531</v>
       </c>
       <c r="F210" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G210" s="2" t="s">
-        <v>919</v>
+        <v>1387</v>
       </c>
       <c r="H210" s="2" t="s">
-        <v>636</v>
+        <v>6</v>
       </c>
       <c r="I210" s="2" t="s">
-        <v>636</v>
+        <v>69</v>
       </c>
       <c r="J210" s="2" t="s">
-        <v>919</v>
+        <v>1452</v>
       </c>
       <c r="K210" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L210" s="3" t="s">
-        <v>1451</v>
+        <v>1453</v>
       </c>
       <c r="M210" s="3" t="s">
-        <v>1452</v>
+        <v>1454</v>
       </c>
       <c r="N210" s="4" t="s">
-        <v>105</v>
+        <v>1455</v>
       </c>
       <c r="O210" s="2"/>
     </row>
     <row r="211" spans="1:15">
       <c r="A211" s="2" t="s">
-        <v>443</v>
+        <v>343</v>
       </c>
       <c r="B211" s="2" t="s">
-        <v>1453</v>
+        <v>1456</v>
       </c>
       <c r="C211" s="2" t="s">
-        <v>1454</v>
+        <v>1457</v>
       </c>
       <c r="D211" s="2" t="s">
-        <v>1455</v>
+        <v>1458</v>
       </c>
       <c r="E211" s="2" t="s">
-        <v>447</v>
+        <v>799</v>
       </c>
       <c r="F211" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G211" s="2" t="s">
-        <v>1456</v>
+        <v>1459</v>
       </c>
       <c r="H211" s="2" t="s">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="I211" s="2" t="s">
-        <v>69</v>
+        <v>1055</v>
       </c>
       <c r="J211" s="2" t="s">
-        <v>1456</v>
+        <v>1358</v>
       </c>
       <c r="K211" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L211" s="3" t="s">
-        <v>1457</v>
+        <v>1460</v>
       </c>
       <c r="M211" s="3" t="s">
-        <v>1458</v>
+        <v>1461</v>
       </c>
       <c r="N211" s="4" t="s">
-        <v>1459</v>
+        <v>1462</v>
       </c>
       <c r="O211" s="2"/>
     </row>
     <row r="212" spans="1:15">
       <c r="A212" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B212" s="2" t="s">
-        <v>1460</v>
+        <v>1463</v>
       </c>
       <c r="C212" s="2" t="s">
-        <v>1461</v>
+        <v>1464</v>
       </c>
       <c r="D212" s="2" t="s">
-        <v>1462</v>
+        <v>1465</v>
       </c>
       <c r="E212" s="2" t="s">
-        <v>19</v>
+        <v>1466</v>
       </c>
       <c r="F212" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G212" s="2" t="s">
-        <v>1463</v>
+        <v>1467</v>
       </c>
       <c r="H212" s="2" t="s">
-        <v>388</v>
+        <v>6</v>
       </c>
       <c r="I212" s="2" t="s">
         <v>69</v>
       </c>
       <c r="J212" s="2" t="s">
-        <v>1464</v>
+        <v>1468</v>
       </c>
       <c r="K212" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L212" s="3" t="s">
-        <v>1465</v>
+        <v>919</v>
       </c>
       <c r="M212" s="3" t="s">
-        <v>1466</v>
+        <v>1469</v>
       </c>
       <c r="N212" s="4" t="s">
-        <v>1467</v>
+        <v>1470</v>
       </c>
       <c r="O212" s="2"/>
     </row>
     <row r="213" spans="1:15">
       <c r="A213" s="2" t="s">
-        <v>352</v>
+        <v>63</v>
       </c>
       <c r="B213" s="2" t="s">
-        <v>1468</v>
+        <v>1471</v>
       </c>
       <c r="C213" s="2" t="s">
-        <v>1469</v>
+        <v>953</v>
       </c>
       <c r="D213" s="2" t="s">
-        <v>1470</v>
+        <v>1472</v>
       </c>
       <c r="E213" s="2" t="s">
-        <v>856</v>
+        <v>387</v>
       </c>
       <c r="F213" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G213" s="2" t="s">
-        <v>1471</v>
+        <v>1473</v>
       </c>
       <c r="H213" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I213" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J213" s="2" t="s">
-        <v>1472</v>
+        <v>1431</v>
       </c>
       <c r="K213" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L213" s="3" t="s">
-        <v>1473</v>
+        <v>1474</v>
       </c>
       <c r="M213" s="3" t="s">
-        <v>1474</v>
+        <v>1475</v>
       </c>
       <c r="N213" s="4" t="s">
-        <v>1475</v>
+        <v>1476</v>
       </c>
       <c r="O213" s="2"/>
     </row>
     <row r="214" spans="1:15">
       <c r="A214" s="2" t="s">
-        <v>454</v>
+        <v>426</v>
       </c>
       <c r="B214" s="2" t="s">
-        <v>1476</v>
+        <v>1477</v>
       </c>
       <c r="C214" s="2" t="s">
-        <v>1477</v>
+        <v>1478</v>
       </c>
       <c r="D214" s="2" t="s">
-        <v>1478</v>
+        <v>1479</v>
       </c>
       <c r="E214" s="2" t="s">
-        <v>462</v>
+        <v>430</v>
       </c>
       <c r="F214" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G214" s="2" t="s">
-        <v>1114</v>
+        <v>1412</v>
       </c>
       <c r="H214" s="2" t="s">
-        <v>636</v>
+        <v>6</v>
       </c>
       <c r="I214" s="2" t="s">
-        <v>636</v>
+        <v>349</v>
       </c>
       <c r="J214" s="2" t="s">
-        <v>1114</v>
+        <v>1298</v>
       </c>
       <c r="K214" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L214" s="3" t="s">
-        <v>1479</v>
+        <v>1480</v>
       </c>
       <c r="M214" s="3" t="s">
-        <v>1480</v>
+        <v>1481</v>
       </c>
       <c r="N214" s="4" t="s">
-        <v>105</v>
-[...1 lines deleted...]
-      <c r="O214" s="2"/>
+        <v>1482</v>
+      </c>
+      <c r="O214" s="2" t="s">
+        <v>1483</v>
+      </c>
     </row>
     <row r="215" spans="1:15">
       <c r="A215" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B215" s="2" t="s">
-        <v>1481</v>
+        <v>1484</v>
       </c>
       <c r="C215" s="2" t="s">
-        <v>1482</v>
+        <v>990</v>
       </c>
       <c r="D215" s="2" t="s">
-        <v>1483</v>
+        <v>1485</v>
       </c>
       <c r="E215" s="2" t="s">
-        <v>109</v>
+        <v>508</v>
       </c>
       <c r="F215" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G215" s="2" t="s">
-        <v>1484</v>
+        <v>1486</v>
       </c>
       <c r="H215" s="2" t="s">
-        <v>69</v>
+        <v>6</v>
       </c>
       <c r="I215" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J215" s="2" t="s">
-        <v>1485</v>
+        <v>1467</v>
       </c>
       <c r="K215" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L215" s="3" t="s">
-        <v>1486</v>
+        <v>1487</v>
       </c>
       <c r="M215" s="3" t="s">
-        <v>1487</v>
+        <v>1488</v>
       </c>
       <c r="N215" s="4" t="s">
-        <v>1488</v>
+        <v>1489</v>
       </c>
       <c r="O215" s="2"/>
     </row>
     <row r="216" spans="1:15">
       <c r="A216" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B216" s="2" t="s">
-        <v>1489</v>
+        <v>1490</v>
       </c>
       <c r="C216" s="2" t="s">
-        <v>1490</v>
+        <v>1491</v>
       </c>
       <c r="D216" s="2" t="s">
-        <v>1491</v>
+        <v>1492</v>
       </c>
       <c r="E216" s="2" t="s">
-        <v>109</v>
+        <v>97</v>
       </c>
       <c r="F216" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G216" s="2" t="s">
-        <v>1492</v>
+        <v>499</v>
       </c>
       <c r="H216" s="2" t="s">
-        <v>69</v>
+        <v>1493</v>
       </c>
       <c r="I216" s="2" t="s">
-        <v>69</v>
+        <v>1494</v>
       </c>
       <c r="J216" s="2" t="s">
-        <v>1493</v>
+        <v>1495</v>
       </c>
       <c r="K216" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L216" s="3" t="s">
-        <v>1494</v>
+        <v>1496</v>
       </c>
       <c r="M216" s="3" t="s">
-        <v>1495</v>
+        <v>1497</v>
       </c>
       <c r="N216" s="4" t="s">
-        <v>1496</v>
+        <v>188</v>
       </c>
       <c r="O216" s="2"/>
     </row>
     <row r="217" spans="1:15">
       <c r="A217" s="2" t="s">
-        <v>454</v>
+        <v>343</v>
       </c>
       <c r="B217" s="2" t="s">
-        <v>1497</v>
+        <v>859</v>
       </c>
       <c r="C217" s="2" t="s">
         <v>1498</v>
       </c>
       <c r="D217" s="2" t="s">
         <v>1499</v>
       </c>
       <c r="E217" s="2" t="s">
-        <v>462</v>
+        <v>440</v>
       </c>
       <c r="F217" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G217" s="2" t="s">
-        <v>462</v>
+        <v>1500</v>
       </c>
       <c r="H217" s="2" t="s">
-        <v>636</v>
+        <v>6</v>
       </c>
       <c r="I217" s="2" t="s">
-        <v>636</v>
+        <v>349</v>
       </c>
       <c r="J217" s="2" t="s">
-        <v>1133</v>
+        <v>604</v>
       </c>
       <c r="K217" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L217" s="3" t="s">
-        <v>1500</v>
+        <v>550</v>
       </c>
       <c r="M217" s="3" t="s">
+        <v>934</v>
+      </c>
+      <c r="N217" s="4" t="s">
         <v>1501</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="O217" s="2"/>
     </row>
     <row r="218" spans="1:15">
       <c r="A218" s="2" t="s">
-        <v>352</v>
+        <v>259</v>
       </c>
       <c r="B218" s="2" t="s">
         <v>1502</v>
       </c>
       <c r="C218" s="2" t="s">
         <v>1503</v>
       </c>
       <c r="D218" s="2" t="s">
         <v>1504</v>
       </c>
       <c r="E218" s="2" t="s">
-        <v>856</v>
+        <v>799</v>
       </c>
       <c r="F218" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G218" s="2" t="s">
         <v>1505</v>
       </c>
       <c r="H218" s="2" t="s">
-        <v>6</v>
+        <v>1506</v>
       </c>
       <c r="I218" s="2" t="s">
-        <v>1125</v>
+        <v>1507</v>
       </c>
       <c r="J218" s="2" t="s">
-        <v>1506</v>
+        <v>1505</v>
       </c>
       <c r="K218" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L218" s="3" t="s">
-        <v>1465</v>
+        <v>1508</v>
       </c>
       <c r="M218" s="3" t="s">
-        <v>1507</v>
+        <v>1509</v>
       </c>
       <c r="N218" s="4" t="s">
-        <v>1508</v>
+        <v>455</v>
       </c>
       <c r="O218" s="2"/>
     </row>
     <row r="219" spans="1:15">
       <c r="A219" s="2" t="s">
-        <v>375</v>
+        <v>1510</v>
       </c>
       <c r="B219" s="2" t="s">
-        <v>1509</v>
+        <v>1511</v>
       </c>
       <c r="C219" s="2" t="s">
-        <v>911</v>
+        <v>1512</v>
       </c>
       <c r="D219" s="2" t="s">
-        <v>1510</v>
+        <v>1513</v>
       </c>
       <c r="E219" s="2" t="s">
-        <v>185</v>
+        <v>566</v>
       </c>
       <c r="F219" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G219" s="2" t="s">
-        <v>1511</v>
+        <v>1514</v>
       </c>
       <c r="H219" s="2" t="s">
-        <v>69</v>
+        <v>1515</v>
       </c>
       <c r="I219" s="2" t="s">
-        <v>69</v>
+        <v>1292</v>
       </c>
       <c r="J219" s="2" t="s">
-        <v>1512</v>
+        <v>1516</v>
       </c>
       <c r="K219" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L219" s="3" t="s">
-        <v>1513</v>
+        <v>1517</v>
       </c>
       <c r="M219" s="3" t="s">
-        <v>1514</v>
+        <v>1518</v>
       </c>
       <c r="N219" s="4" t="s">
-        <v>1515</v>
-[...1 lines deleted...]
-      <c r="O219" s="2"/>
+        <v>1094</v>
+      </c>
+      <c r="O219" s="2" t="s">
+        <v>1519</v>
+      </c>
     </row>
     <row r="220" spans="1:15">
       <c r="A220" s="2" t="s">
-        <v>564</v>
+        <v>1520</v>
       </c>
       <c r="B220" s="2" t="s">
-        <v>1516</v>
+        <v>1521</v>
       </c>
       <c r="C220" s="2" t="s">
-        <v>1517</v>
+        <v>1522</v>
       </c>
       <c r="D220" s="2" t="s">
-        <v>1518</v>
+        <v>1523</v>
       </c>
       <c r="E220" s="2" t="s">
-        <v>1519</v>
+        <v>566</v>
       </c>
       <c r="F220" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G220" s="2" t="s">
-        <v>1132</v>
+        <v>1524</v>
       </c>
       <c r="H220" s="2" t="s">
-        <v>388</v>
+        <v>1506</v>
       </c>
       <c r="I220" s="2" t="s">
-        <v>69</v>
+        <v>1507</v>
       </c>
       <c r="J220" s="2" t="s">
-        <v>919</v>
+        <v>1524</v>
       </c>
       <c r="K220" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L220" s="3" t="s">
-        <v>1520</v>
+        <v>1525</v>
       </c>
       <c r="M220" s="3" t="s">
-        <v>1521</v>
+        <v>1526</v>
       </c>
       <c r="N220" s="4" t="s">
-        <v>1522</v>
+        <v>455</v>
       </c>
       <c r="O220" s="2"/>
     </row>
     <row r="221" spans="1:15">
       <c r="A221" s="2" t="s">
-        <v>352</v>
-[...2 lines deleted...]
-        <v>1523</v>
+        <v>1510</v>
+      </c>
+      <c r="B221" s="2">
+        <v>20361862025</v>
       </c>
       <c r="C221" s="2" t="s">
-        <v>1524</v>
+        <v>1527</v>
       </c>
       <c r="D221" s="2" t="s">
-        <v>1525</v>
+        <v>1528</v>
       </c>
       <c r="E221" s="2" t="s">
-        <v>19</v>
+        <v>1529</v>
       </c>
       <c r="F221" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G221" s="2" t="s">
-        <v>1526</v>
+        <v>1530</v>
       </c>
       <c r="H221" s="2" t="s">
-        <v>6</v>
+        <v>1506</v>
       </c>
       <c r="I221" s="2" t="s">
-        <v>69</v>
+        <v>1531</v>
       </c>
       <c r="J221" s="2" t="s">
-        <v>1511</v>
+        <v>1530</v>
       </c>
       <c r="K221" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L221" s="3" t="s">
-        <v>1527</v>
+        <v>1080</v>
       </c>
       <c r="M221" s="3" t="s">
-        <v>1528</v>
+        <v>1532</v>
       </c>
       <c r="N221" s="4" t="s">
-        <v>1529</v>
+        <v>455</v>
       </c>
       <c r="O221" s="2"/>
     </row>
     <row r="222" spans="1:15">
       <c r="A222" s="2" t="s">
-        <v>352</v>
+        <v>259</v>
       </c>
       <c r="B222" s="2" t="s">
-        <v>1530</v>
+        <v>1533</v>
       </c>
       <c r="C222" s="2" t="s">
-        <v>881</v>
+        <v>1534</v>
       </c>
       <c r="D222" s="2" t="s">
-        <v>1531</v>
+        <v>1535</v>
       </c>
       <c r="E222" s="2" t="s">
-        <v>86</v>
+        <v>1536</v>
       </c>
       <c r="F222" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G222" s="2" t="s">
-        <v>1532</v>
+        <v>1537</v>
       </c>
       <c r="H222" s="2" t="s">
-        <v>6</v>
+        <v>1506</v>
       </c>
       <c r="I222" s="2" t="s">
-        <v>1125</v>
+        <v>1538</v>
       </c>
       <c r="J222" s="2" t="s">
-        <v>1533</v>
+        <v>1537</v>
       </c>
       <c r="K222" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L222" s="3" t="s">
-        <v>886</v>
+        <v>1539</v>
       </c>
       <c r="M222" s="3" t="s">
-        <v>1534</v>
+        <v>1540</v>
       </c>
       <c r="N222" s="4" t="s">
-        <v>1535</v>
+        <v>1541</v>
       </c>
       <c r="O222" s="2"/>
     </row>
     <row r="223" spans="1:15">
       <c r="A223" s="2" t="s">
-        <v>268</v>
+        <v>259</v>
       </c>
       <c r="B223" s="2" t="s">
-        <v>1070</v>
+        <v>1542</v>
       </c>
       <c r="C223" s="2" t="s">
-        <v>270</v>
+        <v>1543</v>
       </c>
       <c r="D223" s="2" t="s">
-        <v>1536</v>
+        <v>1544</v>
       </c>
       <c r="E223" s="2" t="s">
-        <v>272</v>
+        <v>1545</v>
       </c>
       <c r="F223" s="2" t="s">
-        <v>34</v>
+        <v>1546</v>
       </c>
       <c r="G223" s="2" t="s">
-        <v>1073</v>
+        <v>1505</v>
       </c>
       <c r="H223" s="2" t="s">
-        <v>388</v>
+        <v>1506</v>
       </c>
       <c r="I223" s="2" t="s">
-        <v>69</v>
+        <v>1547</v>
       </c>
       <c r="J223" s="2" t="s">
-        <v>1073</v>
+        <v>1505</v>
       </c>
       <c r="K223" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L223" s="3" t="s">
-        <v>1537</v>
+        <v>1548</v>
       </c>
       <c r="M223" s="3" t="s">
-        <v>1081</v>
+        <v>1093</v>
       </c>
       <c r="N223" s="4" t="s">
-        <v>1076</v>
+        <v>1549</v>
       </c>
       <c r="O223" s="2"/>
     </row>
     <row r="224" spans="1:15">
       <c r="A224" s="2" t="s">
-        <v>352</v>
+        <v>259</v>
       </c>
       <c r="B224" s="2" t="s">
-        <v>1538</v>
+        <v>1550</v>
       </c>
       <c r="C224" s="2" t="s">
-        <v>1539</v>
+        <v>1551</v>
       </c>
       <c r="D224" s="2" t="s">
-        <v>1540</v>
+        <v>1552</v>
       </c>
       <c r="E224" s="2" t="s">
-        <v>745</v>
+        <v>799</v>
       </c>
       <c r="F224" s="2" t="s">
-        <v>34</v>
+        <v>1546</v>
       </c>
       <c r="G224" s="2" t="s">
-        <v>914</v>
+        <v>1431</v>
       </c>
       <c r="H224" s="2" t="s">
-        <v>388</v>
+        <v>1506</v>
       </c>
       <c r="I224" s="2" t="s">
-        <v>69</v>
+        <v>1553</v>
       </c>
       <c r="J224" s="2" t="s">
-        <v>701</v>
+        <v>1431</v>
       </c>
       <c r="K224" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L224" s="3" t="s">
-        <v>1541</v>
+        <v>1554</v>
       </c>
       <c r="M224" s="3" t="s">
-        <v>1542</v>
+        <v>1555</v>
       </c>
       <c r="N224" s="4" t="s">
-        <v>1543</v>
+        <v>1556</v>
       </c>
       <c r="O224" s="2"/>
     </row>
     <row r="225" spans="1:15">
       <c r="A225" s="2" t="s">
-        <v>495</v>
+        <v>343</v>
       </c>
       <c r="B225" s="2" t="s">
-        <v>1544</v>
+        <v>1557</v>
       </c>
       <c r="C225" s="2" t="s">
-        <v>1545</v>
+        <v>1558</v>
       </c>
       <c r="D225" s="2" t="s">
-        <v>1546</v>
+        <v>1559</v>
       </c>
       <c r="E225" s="2" t="s">
-        <v>462</v>
+        <v>1560</v>
       </c>
       <c r="F225" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G225" s="2" t="s">
-        <v>462</v>
+        <v>1561</v>
       </c>
       <c r="H225" s="2" t="s">
-        <v>69</v>
+        <v>1515</v>
       </c>
       <c r="I225" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J225" s="2" t="s">
-        <v>330</v>
+        <v>1562</v>
       </c>
       <c r="K225" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L225" s="3" t="s">
-        <v>282</v>
+        <v>1563</v>
       </c>
       <c r="M225" s="3" t="s">
-        <v>1547</v>
+        <v>1564</v>
       </c>
       <c r="N225" s="4" t="s">
-        <v>1548</v>
-[...1 lines deleted...]
-      <c r="O225" s="2"/>
+        <v>1565</v>
+      </c>
+      <c r="O225" s="2" t="s">
+        <v>1566</v>
+      </c>
     </row>
     <row r="226" spans="1:15">
       <c r="A226" s="2" t="s">
-        <v>495</v>
+        <v>1567</v>
       </c>
       <c r="B226" s="2" t="s">
-        <v>1549</v>
+        <v>1568</v>
       </c>
       <c r="C226" s="2" t="s">
-        <v>497</v>
+        <v>1569</v>
       </c>
       <c r="D226" s="2" t="s">
-        <v>1550</v>
+        <v>1570</v>
       </c>
       <c r="E226" s="2" t="s">
-        <v>1107</v>
+        <v>983</v>
       </c>
       <c r="F226" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G226" s="2" t="s">
-        <v>1533</v>
+        <v>1571</v>
       </c>
       <c r="H226" s="2" t="s">
-        <v>6</v>
+        <v>1515</v>
       </c>
       <c r="I226" s="2" t="s">
-        <v>69</v>
+        <v>349</v>
       </c>
       <c r="J226" s="2" t="s">
-        <v>1484</v>
+        <v>1572</v>
       </c>
       <c r="K226" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L226" s="3" t="s">
-        <v>1551</v>
+        <v>1573</v>
       </c>
       <c r="M226" s="3" t="s">
-        <v>672</v>
+        <v>1574</v>
       </c>
       <c r="N226" s="4" t="s">
-        <v>504</v>
+        <v>1575</v>
       </c>
       <c r="O226" s="2"/>
     </row>
     <row r="227" spans="1:15">
       <c r="A227" s="2" t="s">
-        <v>495</v>
+        <v>1576</v>
       </c>
       <c r="B227" s="2" t="s">
-        <v>1552</v>
+        <v>1577</v>
       </c>
       <c r="C227" s="2" t="s">
-        <v>497</v>
+        <v>1578</v>
       </c>
       <c r="D227" s="2" t="s">
-        <v>1553</v>
+        <v>1579</v>
       </c>
       <c r="E227" s="2" t="s">
-        <v>558</v>
+        <v>1580</v>
       </c>
       <c r="F227" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G227" s="2" t="s">
-        <v>1554</v>
+        <v>1581</v>
       </c>
       <c r="H227" s="2" t="s">
-        <v>6</v>
+        <v>1582</v>
       </c>
       <c r="I227" s="2" t="s">
-        <v>358</v>
+        <v>1583</v>
       </c>
       <c r="J227" s="2" t="s">
-        <v>1555</v>
+        <v>1584</v>
       </c>
       <c r="K227" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L227" s="3" t="s">
-        <v>1556</v>
+        <v>1585</v>
       </c>
       <c r="M227" s="3" t="s">
-        <v>1557</v>
+        <v>1586</v>
       </c>
       <c r="N227" s="4" t="s">
-        <v>1558</v>
+        <v>1587</v>
       </c>
       <c r="O227" s="2"/>
     </row>
     <row r="228" spans="1:15">
       <c r="A228" s="2" t="s">
-        <v>564</v>
+        <v>1588</v>
       </c>
       <c r="B228" s="2" t="s">
-        <v>1559</v>
+        <v>1589</v>
       </c>
       <c r="C228" s="2" t="s">
-        <v>1560</v>
+        <v>1590</v>
       </c>
       <c r="D228" s="2" t="s">
-        <v>1561</v>
+        <v>1591</v>
       </c>
       <c r="E228" s="2" t="s">
-        <v>1562</v>
+        <v>1592</v>
       </c>
       <c r="F228" s="2" t="s">
-        <v>500</v>
+        <v>34</v>
       </c>
       <c r="G228" s="2" t="s">
-        <v>1563</v>
+        <v>1593</v>
       </c>
       <c r="H228" s="2" t="s">
-        <v>6</v>
+        <v>1582</v>
       </c>
       <c r="I228" s="2" t="s">
-        <v>69</v>
+        <v>1594</v>
       </c>
       <c r="J228" s="2" t="s">
-        <v>974</v>
+        <v>1486</v>
       </c>
       <c r="K228" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L228" s="3" t="s">
-        <v>381</v>
+        <v>1595</v>
       </c>
       <c r="M228" s="3" t="s">
-        <v>1564</v>
+        <v>1596</v>
       </c>
       <c r="N228" s="4" t="s">
-        <v>1565</v>
+        <v>1597</v>
       </c>
       <c r="O228" s="2"/>
     </row>
     <row r="229" spans="1:15">
       <c r="A229" s="2" t="s">
-        <v>495</v>
+        <v>29</v>
       </c>
       <c r="B229" s="2" t="s">
-        <v>1566</v>
+        <v>1598</v>
       </c>
       <c r="C229" s="2" t="s">
-        <v>1567</v>
+        <v>1599</v>
       </c>
       <c r="D229" s="2" t="s">
-        <v>1568</v>
+        <v>1600</v>
       </c>
       <c r="E229" s="2" t="s">
-        <v>600</v>
+        <v>1601</v>
       </c>
       <c r="F229" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G229" s="2" t="s">
-        <v>1471</v>
+        <v>1524</v>
       </c>
       <c r="H229" s="2" t="s">
-        <v>6</v>
+        <v>1602</v>
       </c>
       <c r="I229" s="2" t="s">
-        <v>69</v>
+        <v>1603</v>
       </c>
       <c r="J229" s="2" t="s">
-        <v>1526</v>
+        <v>1604</v>
       </c>
       <c r="K229" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L229" s="3" t="s">
-        <v>1569</v>
+        <v>1605</v>
       </c>
       <c r="M229" s="3" t="s">
-        <v>1570</v>
+        <v>1606</v>
       </c>
       <c r="N229" s="4" t="s">
-        <v>1571</v>
+        <v>1607</v>
       </c>
       <c r="O229" s="2"/>
     </row>
     <row r="230" spans="1:15">
       <c r="A230" s="2" t="s">
-        <v>352</v>
+        <v>343</v>
       </c>
       <c r="B230" s="2" t="s">
-        <v>1572</v>
+        <v>1608</v>
       </c>
       <c r="C230" s="2" t="s">
-        <v>680</v>
+        <v>1609</v>
       </c>
       <c r="D230" s="2" t="s">
-        <v>1573</v>
+        <v>1610</v>
       </c>
       <c r="E230" s="2" t="s">
-        <v>469</v>
+        <v>1611</v>
       </c>
       <c r="F230" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G230" s="2" t="s">
-        <v>1533</v>
+        <v>1612</v>
       </c>
       <c r="H230" s="2" t="s">
-        <v>6</v>
+        <v>1515</v>
       </c>
       <c r="I230" s="2" t="s">
-        <v>69</v>
+        <v>1055</v>
       </c>
       <c r="J230" s="2" t="s">
-        <v>1555</v>
+        <v>1613</v>
       </c>
       <c r="K230" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L230" s="3" t="s">
-        <v>1574</v>
+        <v>1614</v>
       </c>
       <c r="M230" s="3" t="s">
-        <v>1575</v>
+        <v>1615</v>
       </c>
       <c r="N230" s="4" t="s">
-        <v>1576</v>
+        <v>590</v>
       </c>
       <c r="O230" s="2"/>
     </row>
     <row r="231" spans="1:15">
       <c r="A231" s="2" t="s">
-        <v>63</v>
+        <v>1616</v>
       </c>
       <c r="B231" s="2" t="s">
-        <v>1577</v>
+        <v>1617</v>
       </c>
       <c r="C231" s="2" t="s">
-        <v>889</v>
+        <v>1618</v>
       </c>
       <c r="D231" s="2" t="s">
-        <v>1578</v>
+        <v>1619</v>
       </c>
       <c r="E231" s="2" t="s">
-        <v>396</v>
+        <v>1031</v>
       </c>
       <c r="F231" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G231" s="2" t="s">
-        <v>1579</v>
+        <v>1620</v>
       </c>
       <c r="H231" s="2" t="s">
-        <v>388</v>
+        <v>1582</v>
       </c>
       <c r="I231" s="2" t="s">
-        <v>1125</v>
+        <v>1621</v>
       </c>
       <c r="J231" s="2" t="s">
-        <v>1580</v>
+        <v>1622</v>
       </c>
       <c r="K231" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L231" s="3" t="s">
-        <v>894</v>
+        <v>1461</v>
       </c>
       <c r="M231" s="3" t="s">
-        <v>1581</v>
+        <v>1623</v>
       </c>
       <c r="N231" s="4" t="s">
-        <v>1582</v>
+        <v>1624</v>
       </c>
       <c r="O231" s="2"/>
     </row>
     <row r="232" spans="1:15">
       <c r="A232" s="2" t="s">
-        <v>352</v>
+        <v>1616</v>
       </c>
       <c r="B232" s="2" t="s">
+        <v>1625</v>
+      </c>
+      <c r="C232" s="2" t="s">
+        <v>1626</v>
+      </c>
+      <c r="D232" s="2" t="s">
+        <v>1627</v>
+      </c>
+      <c r="E232" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="F232" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G232" s="2" t="s">
+        <v>1628</v>
+      </c>
+      <c r="H232" s="2" t="s">
+        <v>1629</v>
+      </c>
+      <c r="I232" s="2" t="s">
         <v>1583</v>
       </c>
-      <c r="C232" s="2" t="s">
-[...19 lines deleted...]
-      </c>
       <c r="J232" s="2" t="s">
-        <v>1555</v>
+        <v>1386</v>
       </c>
       <c r="K232" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L232" s="3" t="s">
-        <v>1587</v>
+        <v>1460</v>
       </c>
       <c r="M232" s="3" t="s">
-        <v>1588</v>
+        <v>1630</v>
       </c>
       <c r="N232" s="4" t="s">
-        <v>1589</v>
+        <v>1631</v>
       </c>
       <c r="O232" s="2"/>
     </row>
     <row r="233" spans="1:15">
       <c r="A233" s="2" t="s">
-        <v>352</v>
+        <v>1632</v>
       </c>
       <c r="B233" s="2" t="s">
-        <v>1590</v>
+        <v>1633</v>
       </c>
       <c r="C233" s="2" t="s">
-        <v>1591</v>
+        <v>1634</v>
       </c>
       <c r="D233" s="2" t="s">
-        <v>1592</v>
+        <v>1635</v>
       </c>
       <c r="E233" s="2" t="s">
-        <v>19</v>
+        <v>1636</v>
       </c>
       <c r="F233" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G233" s="2" t="s">
-        <v>1456</v>
+        <v>1537</v>
       </c>
       <c r="H233" s="2" t="s">
-        <v>6</v>
+        <v>1629</v>
       </c>
       <c r="I233" s="2" t="s">
-        <v>69</v>
+        <v>1637</v>
       </c>
       <c r="J233" s="2" t="s">
-        <v>1114</v>
+        <v>1628</v>
       </c>
       <c r="K233" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L233" s="3" t="s">
-        <v>1520</v>
+        <v>1638</v>
       </c>
       <c r="M233" s="3" t="s">
-        <v>1593</v>
+        <v>1639</v>
       </c>
       <c r="N233" s="4" t="s">
-        <v>1594</v>
+        <v>1640</v>
       </c>
       <c r="O233" s="2"/>
     </row>
     <row r="234" spans="1:15">
       <c r="A234" s="2" t="s">
-        <v>454</v>
+        <v>1641</v>
       </c>
       <c r="B234" s="2" t="s">
-        <v>1423</v>
+        <v>1642</v>
       </c>
       <c r="C234" s="2" t="s">
-        <v>1595</v>
+        <v>1643</v>
       </c>
       <c r="D234" s="2" t="s">
-        <v>1596</v>
+        <v>1644</v>
       </c>
       <c r="E234" s="2" t="s">
-        <v>462</v>
+        <v>1645</v>
       </c>
       <c r="F234" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G234" s="2" t="s">
-        <v>462</v>
+        <v>1646</v>
       </c>
       <c r="H234" s="2" t="s">
-        <v>1157</v>
+        <v>1582</v>
       </c>
       <c r="I234" s="2" t="s">
-        <v>1157</v>
+        <v>1583</v>
       </c>
       <c r="J234" s="2" t="s">
-        <v>1114</v>
+        <v>1647</v>
       </c>
       <c r="K234" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L234" s="3" t="s">
-        <v>824</v>
+        <v>1648</v>
       </c>
       <c r="M234" s="3" t="s">
-        <v>1597</v>
+        <v>1649</v>
       </c>
       <c r="N234" s="4" t="s">
-        <v>105</v>
-[...3 lines deleted...]
-      </c>
+        <v>1650</v>
+      </c>
+      <c r="O234" s="2"/>
     </row>
     <row r="235" spans="1:15">
       <c r="A235" s="2" t="s">
-        <v>63</v>
+        <v>1616</v>
       </c>
       <c r="B235" s="2" t="s">
-        <v>1599</v>
+        <v>1651</v>
       </c>
       <c r="C235" s="2" t="s">
-        <v>1206</v>
+        <v>1652</v>
       </c>
       <c r="D235" s="2" t="s">
-        <v>1600</v>
+        <v>1653</v>
       </c>
       <c r="E235" s="2" t="s">
-        <v>1601</v>
+        <v>19</v>
       </c>
       <c r="F235" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G235" s="2" t="s">
-        <v>462</v>
+        <v>1654</v>
       </c>
       <c r="H235" s="2" t="s">
-        <v>636</v>
+        <v>1582</v>
       </c>
       <c r="I235" s="2" t="s">
-        <v>636</v>
+        <v>1583</v>
       </c>
       <c r="J235" s="2" t="s">
-        <v>480</v>
+        <v>1655</v>
       </c>
       <c r="K235" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L235" s="3" t="s">
-        <v>1602</v>
+        <v>1656</v>
       </c>
       <c r="M235" s="3" t="s">
-        <v>1603</v>
+        <v>1657</v>
       </c>
       <c r="N235" s="4" t="s">
-        <v>105</v>
+        <v>1658</v>
       </c>
       <c r="O235" s="2"/>
     </row>
     <row r="236" spans="1:15">
       <c r="A236" s="2" t="s">
-        <v>98</v>
+        <v>1616</v>
       </c>
       <c r="B236" s="2" t="s">
-        <v>1604</v>
+        <v>1659</v>
       </c>
       <c r="C236" s="2" t="s">
-        <v>1605</v>
+        <v>1660</v>
       </c>
       <c r="D236" s="2" t="s">
-        <v>1606</v>
+        <v>1661</v>
       </c>
       <c r="E236" s="2" t="s">
-        <v>1607</v>
+        <v>1031</v>
       </c>
       <c r="F236" s="2" t="s">
-        <v>448</v>
+        <v>34</v>
       </c>
       <c r="G236" s="2" t="s">
-        <v>1608</v>
+        <v>1662</v>
       </c>
       <c r="H236" s="2" t="s">
-        <v>6</v>
+        <v>1582</v>
       </c>
       <c r="I236" s="2" t="s">
-        <v>69</v>
+        <v>1583</v>
       </c>
       <c r="J236" s="2" t="s">
-        <v>1506</v>
+        <v>1663</v>
       </c>
       <c r="K236" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L236" s="3" t="s">
-        <v>1609</v>
+        <v>1664</v>
       </c>
       <c r="M236" s="3" t="s">
-        <v>1610</v>
+        <v>1665</v>
       </c>
       <c r="N236" s="4" t="s">
-        <v>861</v>
+        <v>1666</v>
       </c>
       <c r="O236" s="2"/>
     </row>
     <row r="237" spans="1:15">
       <c r="A237" s="2" t="s">
-        <v>352</v>
+        <v>1632</v>
       </c>
       <c r="B237" s="2" t="s">
-        <v>1611</v>
+        <v>1568</v>
       </c>
       <c r="C237" s="2" t="s">
-        <v>1612</v>
+        <v>1667</v>
       </c>
       <c r="D237" s="2" t="s">
-        <v>1613</v>
+        <v>1668</v>
       </c>
       <c r="E237" s="2" t="s">
-        <v>469</v>
+        <v>1669</v>
       </c>
       <c r="F237" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G237" s="2" t="s">
-        <v>1555</v>
+        <v>1571</v>
       </c>
       <c r="H237" s="2" t="s">
-        <v>6</v>
+        <v>1582</v>
       </c>
       <c r="I237" s="2" t="s">
-        <v>1125</v>
+        <v>1583</v>
       </c>
       <c r="J237" s="2" t="s">
-        <v>1456</v>
+        <v>1572</v>
       </c>
       <c r="K237" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L237" s="3" t="s">
-        <v>1614</v>
+        <v>1670</v>
       </c>
       <c r="M237" s="3" t="s">
-        <v>1615</v>
+        <v>1671</v>
       </c>
       <c r="N237" s="4" t="s">
-        <v>1508</v>
-[...3 lines deleted...]
-      </c>
+        <v>1575</v>
+      </c>
+      <c r="O237" s="2"/>
     </row>
     <row r="238" spans="1:15">
       <c r="A238" s="2" t="s">
-        <v>352</v>
+        <v>1641</v>
       </c>
       <c r="B238" s="2" t="s">
-        <v>1617</v>
+        <v>1672</v>
       </c>
       <c r="C238" s="2" t="s">
-        <v>1618</v>
+        <v>1673</v>
       </c>
       <c r="D238" s="2" t="s">
-        <v>1619</v>
+        <v>1674</v>
       </c>
       <c r="E238" s="2" t="s">
-        <v>469</v>
+        <v>1675</v>
       </c>
       <c r="F238" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G238" s="2" t="s">
-        <v>919</v>
+        <v>1676</v>
       </c>
       <c r="H238" s="2" t="s">
-        <v>6</v>
+        <v>1582</v>
       </c>
       <c r="I238" s="2" t="s">
-        <v>1125</v>
+        <v>1677</v>
       </c>
       <c r="J238" s="2" t="s">
-        <v>1301</v>
+        <v>1678</v>
       </c>
       <c r="K238" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L238" s="3" t="s">
-        <v>1356</v>
+        <v>1679</v>
       </c>
       <c r="M238" s="3" t="s">
-        <v>1357</v>
+        <v>1680</v>
       </c>
       <c r="N238" s="4" t="s">
-        <v>1620</v>
-[...3 lines deleted...]
-      </c>
+        <v>1681</v>
+      </c>
+      <c r="O238" s="2"/>
     </row>
     <row r="239" spans="1:15">
       <c r="A239" s="2" t="s">
-        <v>352</v>
+        <v>937</v>
       </c>
       <c r="B239" s="2" t="s">
-        <v>1621</v>
+        <v>1682</v>
       </c>
       <c r="C239" s="2" t="s">
-        <v>1622</v>
+        <v>1154</v>
       </c>
       <c r="D239" s="2" t="s">
-        <v>1623</v>
+        <v>1683</v>
       </c>
       <c r="E239" s="2" t="s">
-        <v>469</v>
+        <v>799</v>
       </c>
       <c r="F239" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G239" s="2" t="s">
-        <v>1133</v>
+        <v>1684</v>
       </c>
       <c r="H239" s="2" t="s">
-        <v>6</v>
+        <v>1515</v>
       </c>
       <c r="I239" s="2" t="s">
-        <v>1125</v>
+        <v>1055</v>
       </c>
       <c r="J239" s="2" t="s">
-        <v>471</v>
+        <v>1620</v>
       </c>
       <c r="K239" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L239" s="3" t="s">
-        <v>1624</v>
+        <v>1685</v>
       </c>
       <c r="M239" s="3" t="s">
-        <v>1625</v>
+        <v>1686</v>
       </c>
       <c r="N239" s="4" t="s">
-        <v>1508</v>
-[...3 lines deleted...]
-      </c>
+        <v>1687</v>
+      </c>
+      <c r="O239" s="2"/>
     </row>
     <row r="240" spans="1:15">
       <c r="A240" s="2" t="s">
-        <v>495</v>
+        <v>356</v>
       </c>
       <c r="B240" s="2" t="s">
-        <v>1626</v>
+        <v>1688</v>
       </c>
       <c r="C240" s="2" t="s">
-        <v>1627</v>
+        <v>1689</v>
       </c>
       <c r="D240" s="2" t="s">
-        <v>1628</v>
+        <v>1690</v>
       </c>
       <c r="E240" s="2" t="s">
-        <v>558</v>
+        <v>1691</v>
       </c>
       <c r="F240" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G240" s="2" t="s">
-        <v>1555</v>
+        <v>1692</v>
       </c>
       <c r="H240" s="2" t="s">
-        <v>6</v>
+        <v>1515</v>
       </c>
       <c r="I240" s="2" t="s">
-        <v>69</v>
+        <v>1055</v>
       </c>
       <c r="J240" s="2" t="s">
-        <v>1629</v>
+        <v>1684</v>
       </c>
       <c r="K240" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L240" s="3" t="s">
-        <v>1630</v>
+        <v>1693</v>
       </c>
       <c r="M240" s="3" t="s">
-        <v>1631</v>
+        <v>1694</v>
       </c>
       <c r="N240" s="4" t="s">
-        <v>1632</v>
+        <v>1695</v>
       </c>
       <c r="O240" s="2"/>
     </row>
     <row r="241" spans="1:15">
       <c r="A241" s="2" t="s">
-        <v>352</v>
+        <v>356</v>
       </c>
       <c r="B241" s="2" t="s">
-        <v>1633</v>
+        <v>1696</v>
       </c>
       <c r="C241" s="2" t="s">
-        <v>1634</v>
+        <v>1697</v>
       </c>
       <c r="D241" s="2" t="s">
-        <v>1635</v>
+        <v>1698</v>
       </c>
       <c r="E241" s="2" t="s">
-        <v>856</v>
+        <v>799</v>
       </c>
       <c r="F241" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G241" s="2" t="s">
-        <v>1636</v>
+        <v>1699</v>
       </c>
       <c r="H241" s="2" t="s">
-        <v>6</v>
+        <v>1515</v>
       </c>
       <c r="I241" s="2" t="s">
-        <v>1125</v>
+        <v>1055</v>
       </c>
       <c r="J241" s="2" t="s">
-        <v>1526</v>
+        <v>1581</v>
       </c>
       <c r="K241" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L241" s="3" t="s">
-        <v>1637</v>
+        <v>1554</v>
       </c>
       <c r="M241" s="3" t="s">
-        <v>1638</v>
+        <v>1700</v>
       </c>
       <c r="N241" s="4" t="s">
-        <v>1639</v>
+        <v>1701</v>
       </c>
       <c r="O241" s="2"/>
     </row>
     <row r="242" spans="1:15">
       <c r="A242" s="2" t="s">
-        <v>352</v>
+        <v>259</v>
       </c>
       <c r="B242" s="2" t="s">
-        <v>1640</v>
+        <v>1702</v>
       </c>
       <c r="C242" s="2" t="s">
-        <v>1641</v>
+        <v>1154</v>
       </c>
       <c r="D242" s="2" t="s">
-        <v>1642</v>
+        <v>1703</v>
       </c>
       <c r="E242" s="2" t="s">
-        <v>1643</v>
+        <v>1704</v>
       </c>
       <c r="F242" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G242" s="2" t="s">
-        <v>1644</v>
+        <v>1338</v>
       </c>
       <c r="H242" s="2" t="s">
-        <v>6</v>
+        <v>1705</v>
       </c>
       <c r="I242" s="2" t="s">
-        <v>69</v>
+        <v>1706</v>
       </c>
       <c r="J242" s="2" t="s">
-        <v>1645</v>
+        <v>1628</v>
       </c>
       <c r="K242" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L242" s="3" t="s">
-        <v>984</v>
+        <v>1707</v>
       </c>
       <c r="M242" s="3" t="s">
-        <v>1646</v>
+        <v>1307</v>
       </c>
       <c r="N242" s="4" t="s">
-        <v>1647</v>
+        <v>1708</v>
       </c>
       <c r="O242" s="2"/>
     </row>
     <row r="243" spans="1:15">
       <c r="A243" s="2" t="s">
-        <v>63</v>
+        <v>259</v>
       </c>
       <c r="B243" s="2" t="s">
-        <v>1648</v>
+        <v>1709</v>
       </c>
       <c r="C243" s="2" t="s">
-        <v>1023</v>
+        <v>1710</v>
       </c>
       <c r="D243" s="2" t="s">
-        <v>1649</v>
+        <v>1711</v>
       </c>
       <c r="E243" s="2" t="s">
-        <v>396</v>
+        <v>969</v>
       </c>
       <c r="F243" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G243" s="2" t="s">
-        <v>1650</v>
+        <v>1712</v>
       </c>
       <c r="H243" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I243" s="2" t="s">
-        <v>358</v>
+        <v>1706</v>
       </c>
       <c r="J243" s="2" t="s">
-        <v>1608</v>
+        <v>1431</v>
       </c>
       <c r="K243" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L243" s="3" t="s">
-        <v>1651</v>
+        <v>1401</v>
       </c>
       <c r="M243" s="3" t="s">
-        <v>1652</v>
+        <v>987</v>
       </c>
       <c r="N243" s="4" t="s">
-        <v>1653</v>
+        <v>1701</v>
       </c>
       <c r="O243" s="2"/>
     </row>
     <row r="244" spans="1:15">
       <c r="A244" s="2" t="s">
-        <v>443</v>
+        <v>259</v>
       </c>
       <c r="B244" s="2" t="s">
-        <v>1654</v>
+        <v>1713</v>
       </c>
       <c r="C244" s="2" t="s">
-        <v>1655</v>
+        <v>1714</v>
       </c>
       <c r="D244" s="2" t="s">
-        <v>1656</v>
+        <v>1715</v>
       </c>
       <c r="E244" s="2" t="s">
-        <v>447</v>
+        <v>1716</v>
       </c>
       <c r="F244" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G244" s="2" t="s">
-        <v>1580</v>
+        <v>1717</v>
       </c>
       <c r="H244" s="2" t="s">
         <v>6</v>
       </c>
       <c r="I244" s="2" t="s">
-        <v>358</v>
+        <v>349</v>
       </c>
       <c r="J244" s="2" t="s">
-        <v>1456</v>
+        <v>1718</v>
       </c>
       <c r="K244" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L244" s="3" t="s">
-        <v>1657</v>
+        <v>1719</v>
       </c>
       <c r="M244" s="3" t="s">
-        <v>1658</v>
+        <v>1720</v>
       </c>
       <c r="N244" s="4" t="s">
-        <v>1659</v>
-[...3 lines deleted...]
-      </c>
+        <v>1721</v>
+      </c>
+      <c r="O244" s="2"/>
     </row>
     <row r="245" spans="1:15">
       <c r="A245" s="2" t="s">
-        <v>352</v>
+        <v>1722</v>
       </c>
       <c r="B245" s="2" t="s">
-        <v>1661</v>
+        <v>1723</v>
       </c>
       <c r="C245" s="2" t="s">
-        <v>1060</v>
+        <v>1724</v>
       </c>
       <c r="D245" s="2" t="s">
-        <v>1662</v>
+        <v>1725</v>
       </c>
       <c r="E245" s="2" t="s">
-        <v>535</v>
+        <v>1726</v>
       </c>
       <c r="F245" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G245" s="2" t="s">
-        <v>1663</v>
+        <v>1727</v>
       </c>
       <c r="H245" s="2" t="s">
-        <v>6</v>
+        <v>1515</v>
       </c>
       <c r="I245" s="2" t="s">
-        <v>358</v>
+        <v>1055</v>
       </c>
       <c r="J245" s="2" t="s">
-        <v>1644</v>
+        <v>1699</v>
       </c>
       <c r="K245" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L245" s="3" t="s">
-        <v>1664</v>
+        <v>1728</v>
       </c>
       <c r="M245" s="3" t="s">
-        <v>1665</v>
+        <v>1729</v>
       </c>
       <c r="N245" s="4" t="s">
-        <v>1666</v>
+        <v>1340</v>
       </c>
       <c r="O245" s="2"/>
     </row>
     <row r="246" spans="1:15">
       <c r="A246" s="2" t="s">
-        <v>352</v>
+        <v>467</v>
       </c>
       <c r="B246" s="2" t="s">
-        <v>1667</v>
+        <v>1730</v>
       </c>
       <c r="C246" s="2" t="s">
-        <v>1668</v>
+        <v>1731</v>
       </c>
       <c r="D246" s="2" t="s">
-        <v>1669</v>
+        <v>1732</v>
       </c>
       <c r="E246" s="2" t="s">
-        <v>109</v>
+        <v>566</v>
       </c>
       <c r="F246" s="2" t="s">
-        <v>34</v>
+        <v>1733</v>
       </c>
       <c r="G246" s="2" t="s">
-        <v>462</v>
+        <v>1734</v>
       </c>
       <c r="H246" s="2" t="s">
-        <v>1670</v>
+        <v>1515</v>
       </c>
       <c r="I246" s="2" t="s">
-        <v>1671</v>
+        <v>1735</v>
       </c>
       <c r="J246" s="2" t="s">
-        <v>1672</v>
+        <v>862</v>
       </c>
       <c r="K246" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L246" s="3" t="s">
-        <v>1673</v>
+        <v>1736</v>
       </c>
       <c r="M246" s="3" t="s">
-        <v>1674</v>
+        <v>1737</v>
       </c>
       <c r="N246" s="4" t="s">
-        <v>197</v>
+        <v>1738</v>
       </c>
       <c r="O246" s="2"/>
     </row>
     <row r="247" spans="1:15">
       <c r="A247" s="2" t="s">
-        <v>352</v>
+        <v>467</v>
       </c>
       <c r="B247" s="2" t="s">
-        <v>916</v>
+        <v>1730</v>
       </c>
       <c r="C247" s="2" t="s">
-        <v>1675</v>
+        <v>1739</v>
       </c>
       <c r="D247" s="2" t="s">
-        <v>1676</v>
+        <v>1732</v>
       </c>
       <c r="E247" s="2" t="s">
-        <v>469</v>
+        <v>566</v>
       </c>
       <c r="F247" s="2" t="s">
-        <v>34</v>
+        <v>1733</v>
       </c>
       <c r="G247" s="2" t="s">
-        <v>1677</v>
+        <v>1655</v>
       </c>
       <c r="H247" s="2" t="s">
-        <v>6</v>
+        <v>1515</v>
       </c>
       <c r="I247" s="2" t="s">
-        <v>358</v>
+        <v>1740</v>
       </c>
       <c r="J247" s="2" t="s">
-        <v>644</v>
+        <v>862</v>
       </c>
       <c r="K247" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L247" s="3" t="s">
-        <v>584</v>
+        <v>1736</v>
       </c>
       <c r="M247" s="3" t="s">
-        <v>1005</v>
+        <v>1737</v>
       </c>
       <c r="N247" s="4" t="s">
-        <v>1678</v>
+        <v>1738</v>
       </c>
       <c r="O247" s="2"/>
     </row>
     <row r="248" spans="1:15">
       <c r="A248" s="2" t="s">
-        <v>564</v>
+        <v>467</v>
       </c>
       <c r="B248" s="2" t="s">
-        <v>1679</v>
+        <v>1730</v>
       </c>
       <c r="C248" s="2" t="s">
-        <v>1680</v>
+        <v>1741</v>
       </c>
       <c r="D248" s="2" t="s">
-        <v>1681</v>
+        <v>1732</v>
       </c>
       <c r="E248" s="2" t="s">
-        <v>462</v>
+        <v>566</v>
       </c>
       <c r="F248" s="2" t="s">
-        <v>34</v>
+        <v>1733</v>
       </c>
       <c r="G248" s="2" t="s">
-        <v>462</v>
+        <v>1647</v>
       </c>
       <c r="H248" s="2" t="s">
-        <v>636</v>
+        <v>1515</v>
       </c>
       <c r="I248" s="2" t="s">
-        <v>636</v>
+        <v>1735</v>
       </c>
       <c r="J248" s="2" t="s">
-        <v>339</v>
+        <v>862</v>
       </c>
       <c r="K248" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L248" s="3" t="s">
-        <v>283</v>
+        <v>1736</v>
       </c>
       <c r="M248" s="3" t="s">
-        <v>1682</v>
+        <v>1737</v>
       </c>
       <c r="N248" s="4" t="s">
-        <v>105</v>
+        <v>1742</v>
       </c>
       <c r="O248" s="2"/>
     </row>
     <row r="249" spans="1:15">
       <c r="A249" s="2" t="s">
-        <v>564</v>
+        <v>343</v>
       </c>
       <c r="B249" s="2" t="s">
-        <v>685</v>
+        <v>1743</v>
       </c>
       <c r="C249" s="2" t="s">
-        <v>1683</v>
+        <v>1744</v>
       </c>
       <c r="D249" s="2" t="s">
-        <v>1684</v>
+        <v>1745</v>
       </c>
       <c r="E249" s="2" t="s">
-        <v>688</v>
+        <v>1746</v>
       </c>
       <c r="F249" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G249" s="2" t="s">
-        <v>462</v>
+        <v>1663</v>
       </c>
       <c r="H249" s="2" t="s">
-        <v>1685</v>
+        <v>1515</v>
       </c>
       <c r="I249" s="2" t="s">
-        <v>1685</v>
+        <v>1547</v>
       </c>
       <c r="J249" s="2" t="s">
-        <v>78</v>
+        <v>1337</v>
       </c>
       <c r="K249" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L249" s="3" t="s">
-        <v>689</v>
+        <v>1747</v>
       </c>
       <c r="M249" s="3" t="s">
-        <v>690</v>
+        <v>1748</v>
       </c>
       <c r="N249" s="4" t="s">
-        <v>105</v>
+        <v>1749</v>
       </c>
       <c r="O249" s="2"/>
     </row>
     <row r="250" spans="1:15">
       <c r="A250" s="2" t="s">
-        <v>268</v>
+        <v>343</v>
       </c>
       <c r="B250" s="2" t="s">
-        <v>1686</v>
+        <v>1750</v>
       </c>
       <c r="C250" s="2" t="s">
-        <v>1687</v>
+        <v>1751</v>
       </c>
       <c r="D250" s="2" t="s">
-        <v>1688</v>
+        <v>1752</v>
       </c>
       <c r="E250" s="2" t="s">
-        <v>856</v>
+        <v>1611</v>
       </c>
       <c r="F250" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G250" s="2" t="s">
-        <v>1689</v>
+        <v>1753</v>
       </c>
       <c r="H250" s="2" t="s">
-        <v>1690</v>
+        <v>1515</v>
       </c>
       <c r="I250" s="2" t="s">
-        <v>612</v>
+        <v>1055</v>
       </c>
       <c r="J250" s="2" t="s">
-        <v>1689</v>
+        <v>1612</v>
       </c>
       <c r="K250" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L250" s="3" t="s">
-        <v>1691</v>
+        <v>1754</v>
       </c>
       <c r="M250" s="3" t="s">
-        <v>1692</v>
+        <v>1755</v>
       </c>
       <c r="N250" s="4" t="s">
-        <v>105</v>
+        <v>1756</v>
       </c>
       <c r="O250" s="2"/>
     </row>
     <row r="251" spans="1:15">
       <c r="A251" s="2" t="s">
-        <v>1693</v>
+        <v>937</v>
       </c>
       <c r="B251" s="2" t="s">
-        <v>1694</v>
+        <v>1757</v>
       </c>
       <c r="C251" s="2" t="s">
-        <v>1695</v>
+        <v>1445</v>
       </c>
       <c r="D251" s="2" t="s">
-        <v>1696</v>
+        <v>1758</v>
       </c>
       <c r="E251" s="2" t="s">
-        <v>600</v>
+        <v>799</v>
       </c>
       <c r="F251" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G251" s="2" t="s">
-        <v>1697</v>
+        <v>1283</v>
       </c>
       <c r="H251" s="2" t="s">
-        <v>1698</v>
+        <v>1759</v>
       </c>
       <c r="I251" s="2" t="s">
-        <v>1445</v>
+        <v>1055</v>
       </c>
       <c r="J251" s="2" t="s">
-        <v>1699</v>
+        <v>1337</v>
       </c>
       <c r="K251" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L251" s="3" t="s">
-        <v>1700</v>
+        <v>1760</v>
       </c>
       <c r="M251" s="3" t="s">
-        <v>1701</v>
+        <v>1761</v>
       </c>
       <c r="N251" s="4" t="s">
-        <v>1186</v>
-[...3 lines deleted...]
-      </c>
+        <v>1762</v>
+      </c>
+      <c r="O251" s="2"/>
     </row>
     <row r="252" spans="1:15">
       <c r="A252" s="2" t="s">
-        <v>1703</v>
+        <v>937</v>
       </c>
       <c r="B252" s="2" t="s">
-        <v>1704</v>
+        <v>1763</v>
       </c>
       <c r="C252" s="2" t="s">
-        <v>1705</v>
+        <v>1764</v>
       </c>
       <c r="D252" s="2" t="s">
-        <v>1706</v>
+        <v>1765</v>
       </c>
       <c r="E252" s="2" t="s">
-        <v>600</v>
+        <v>799</v>
       </c>
       <c r="F252" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G252" s="2" t="s">
-        <v>1707</v>
+        <v>1766</v>
       </c>
       <c r="H252" s="2" t="s">
-        <v>1690</v>
+        <v>1759</v>
       </c>
       <c r="I252" s="2" t="s">
-        <v>612</v>
+        <v>1055</v>
       </c>
       <c r="J252" s="2" t="s">
-        <v>1707</v>
+        <v>1712</v>
       </c>
       <c r="K252" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L252" s="3" t="s">
-        <v>1708</v>
+        <v>1767</v>
       </c>
       <c r="M252" s="3" t="s">
-        <v>1709</v>
+        <v>1768</v>
       </c>
       <c r="N252" s="4" t="s">
-        <v>105</v>
+        <v>1769</v>
       </c>
       <c r="O252" s="2"/>
     </row>
     <row r="253" spans="1:15">
       <c r="A253" s="2" t="s">
-        <v>1693</v>
-[...2 lines deleted...]
-        <v>20361862025</v>
+        <v>937</v>
+      </c>
+      <c r="B253" s="2" t="s">
+        <v>1770</v>
       </c>
       <c r="C253" s="2" t="s">
-        <v>1710</v>
+        <v>1771</v>
       </c>
       <c r="D253" s="2" t="s">
-        <v>1711</v>
+        <v>1772</v>
       </c>
       <c r="E253" s="2" t="s">
-        <v>1712</v>
+        <v>799</v>
       </c>
       <c r="F253" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G253" s="2" t="s">
-        <v>1713</v>
+        <v>1773</v>
       </c>
       <c r="H253" s="2" t="s">
-        <v>1690</v>
+        <v>1759</v>
       </c>
       <c r="I253" s="2" t="s">
-        <v>1714</v>
+        <v>1547</v>
       </c>
       <c r="J253" s="2" t="s">
-        <v>1713</v>
+        <v>1655</v>
       </c>
       <c r="K253" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L253" s="3" t="s">
-        <v>1167</v>
+        <v>1774</v>
       </c>
       <c r="M253" s="3" t="s">
-        <v>1715</v>
+        <v>1775</v>
       </c>
       <c r="N253" s="4" t="s">
-        <v>105</v>
+        <v>1776</v>
       </c>
       <c r="O253" s="2"/>
     </row>
     <row r="254" spans="1:15">
       <c r="A254" s="2" t="s">
-        <v>268</v>
+        <v>937</v>
       </c>
       <c r="B254" s="2" t="s">
-        <v>1716</v>
+        <v>1777</v>
       </c>
       <c r="C254" s="2" t="s">
-        <v>1717</v>
+        <v>1778</v>
       </c>
       <c r="D254" s="2" t="s">
+        <v>1779</v>
+      </c>
+      <c r="E254" s="2" t="s">
+        <v>1780</v>
+      </c>
+      <c r="F254" s="2" t="s">
+        <v>34</v>
+      </c>
+      <c r="G254" s="2" t="s">
         <v>1718</v>
       </c>
-      <c r="E254" s="2" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="H254" s="2" t="s">
-        <v>1690</v>
+        <v>1759</v>
       </c>
       <c r="I254" s="2" t="s">
-        <v>1721</v>
+        <v>1547</v>
       </c>
       <c r="J254" s="2" t="s">
-        <v>1720</v>
+        <v>1712</v>
       </c>
       <c r="K254" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L254" s="3" t="s">
-        <v>1722</v>
+        <v>1781</v>
       </c>
       <c r="M254" s="3" t="s">
-        <v>1723</v>
+        <v>1782</v>
       </c>
       <c r="N254" s="4" t="s">
-        <v>1724</v>
+        <v>1783</v>
       </c>
       <c r="O254" s="2"/>
     </row>
     <row r="255" spans="1:15">
       <c r="A255" s="2" t="s">
-        <v>268</v>
+        <v>937</v>
       </c>
       <c r="B255" s="2" t="s">
-        <v>1725</v>
+        <v>1280</v>
       </c>
       <c r="C255" s="2" t="s">
-        <v>1726</v>
+        <v>1784</v>
       </c>
       <c r="D255" s="2" t="s">
-        <v>1727</v>
+        <v>1785</v>
       </c>
       <c r="E255" s="2" t="s">
-        <v>1728</v>
+        <v>1611</v>
       </c>
       <c r="F255" s="2" t="s">
-        <v>1729</v>
+        <v>34</v>
       </c>
       <c r="G255" s="2" t="s">
-        <v>1689</v>
+        <v>1572</v>
       </c>
       <c r="H255" s="2" t="s">
-        <v>1690</v>
+        <v>1759</v>
       </c>
       <c r="I255" s="2" t="s">
-        <v>1730</v>
+        <v>1055</v>
       </c>
       <c r="J255" s="2" t="s">
-        <v>1689</v>
+        <v>1283</v>
       </c>
       <c r="K255" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L255" s="3" t="s">
-        <v>1731</v>
+        <v>1284</v>
       </c>
       <c r="M255" s="3" t="s">
-        <v>1185</v>
+        <v>1285</v>
       </c>
       <c r="N255" s="4" t="s">
-        <v>1732</v>
+        <v>590</v>
       </c>
       <c r="O255" s="2"/>
     </row>
     <row r="256" spans="1:15">
       <c r="A256" s="2" t="s">
-        <v>268</v>
+        <v>937</v>
       </c>
       <c r="B256" s="2" t="s">
-        <v>1733</v>
+        <v>1786</v>
       </c>
       <c r="C256" s="2" t="s">
-        <v>1734</v>
+        <v>1787</v>
       </c>
       <c r="D256" s="2" t="s">
-        <v>1735</v>
+        <v>1788</v>
       </c>
       <c r="E256" s="2" t="s">
-        <v>856</v>
+        <v>799</v>
       </c>
       <c r="F256" s="2" t="s">
-        <v>1729</v>
+        <v>34</v>
       </c>
       <c r="G256" s="2" t="s">
-        <v>1608</v>
+        <v>1505</v>
       </c>
       <c r="H256" s="2" t="s">
-        <v>1690</v>
+        <v>1759</v>
       </c>
       <c r="I256" s="2" t="s">
-        <v>1736</v>
+        <v>1055</v>
       </c>
       <c r="J256" s="2" t="s">
-        <v>1608</v>
+        <v>1766</v>
       </c>
       <c r="K256" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L256" s="3" t="s">
-        <v>1737</v>
+        <v>1782</v>
       </c>
       <c r="M256" s="3" t="s">
-        <v>1738</v>
+        <v>1789</v>
       </c>
       <c r="N256" s="4" t="s">
-        <v>1739</v>
+        <v>590</v>
       </c>
       <c r="O256" s="2"/>
     </row>
     <row r="257" spans="1:15">
       <c r="A257" s="2" t="s">
-        <v>352</v>
+        <v>937</v>
       </c>
       <c r="B257" s="2" t="s">
-        <v>1740</v>
+        <v>1790</v>
       </c>
       <c r="C257" s="2" t="s">
-        <v>1741</v>
+        <v>1791</v>
       </c>
       <c r="D257" s="2" t="s">
-        <v>1742</v>
+        <v>1792</v>
       </c>
       <c r="E257" s="2" t="s">
-        <v>1743</v>
+        <v>1793</v>
       </c>
       <c r="F257" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G257" s="2" t="s">
-        <v>1744</v>
+        <v>1530</v>
       </c>
       <c r="H257" s="2" t="s">
-        <v>1698</v>
+        <v>1515</v>
       </c>
       <c r="I257" s="2" t="s">
-        <v>358</v>
+        <v>1055</v>
       </c>
       <c r="J257" s="2" t="s">
-        <v>1745</v>
+        <v>1473</v>
       </c>
       <c r="K257" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L257" s="3" t="s">
-        <v>1746</v>
+        <v>1794</v>
       </c>
       <c r="M257" s="3" t="s">
-        <v>1747</v>
+        <v>1795</v>
       </c>
       <c r="N257" s="4" t="s">
-        <v>1748</v>
-[...3 lines deleted...]
-      </c>
+        <v>1796</v>
+      </c>
+      <c r="O257" s="2"/>
     </row>
     <row r="258" spans="1:15">
       <c r="A258" s="2" t="s">
-        <v>1750</v>
+        <v>937</v>
       </c>
       <c r="B258" s="2" t="s">
-        <v>1751</v>
+        <v>1797</v>
       </c>
       <c r="C258" s="2" t="s">
-        <v>1752</v>
+        <v>1798</v>
       </c>
       <c r="D258" s="2" t="s">
-        <v>1753</v>
+        <v>1799</v>
       </c>
       <c r="E258" s="2" t="s">
-        <v>1053</v>
+        <v>799</v>
       </c>
       <c r="F258" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G258" s="2" t="s">
-        <v>1754</v>
+        <v>1800</v>
       </c>
       <c r="H258" s="2" t="s">
-        <v>1698</v>
+        <v>1759</v>
       </c>
       <c r="I258" s="2" t="s">
-        <v>358</v>
+        <v>1055</v>
       </c>
       <c r="J258" s="2" t="s">
-        <v>1755</v>
+        <v>1524</v>
       </c>
       <c r="K258" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L258" s="3" t="s">
-        <v>1756</v>
+        <v>1801</v>
       </c>
       <c r="M258" s="3" t="s">
-        <v>1757</v>
+        <v>1802</v>
       </c>
       <c r="N258" s="4" t="s">
-        <v>1758</v>
+        <v>1803</v>
       </c>
       <c r="O258" s="2"/>
     </row>
     <row r="259" spans="1:15">
       <c r="A259" s="2" t="s">
-        <v>1759</v>
+        <v>937</v>
       </c>
       <c r="B259" s="2" t="s">
-        <v>1760</v>
+        <v>1804</v>
       </c>
       <c r="C259" s="2" t="s">
-        <v>1761</v>
+        <v>1805</v>
       </c>
       <c r="D259" s="2" t="s">
-        <v>1762</v>
+        <v>1806</v>
       </c>
       <c r="E259" s="2" t="s">
-        <v>1763</v>
+        <v>1746</v>
       </c>
       <c r="F259" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G259" s="2" t="s">
-        <v>1764</v>
+        <v>1807</v>
       </c>
       <c r="H259" s="2" t="s">
-        <v>1765</v>
+        <v>1515</v>
       </c>
       <c r="I259" s="2" t="s">
-        <v>1766</v>
+        <v>1547</v>
       </c>
       <c r="J259" s="2" t="s">
-        <v>1767</v>
+        <v>1663</v>
       </c>
       <c r="K259" s="2" t="s">
         <v>24</v>
       </c>
       <c r="L259" s="3" t="s">
-        <v>1768</v>
+        <v>1808</v>
       </c>
       <c r="M259" s="3" t="s">
-        <v>1769</v>
+        <v>1809</v>
       </c>
       <c r="N259" s="4" t="s">
-        <v>1770</v>
+        <v>1810</v>
       </c>
       <c r="O259" s="2"/>
     </row>
     <row r="260" spans="1:15">
       <c r="A260" s="2" t="s">
-        <v>1771</v>
+        <v>1811</v>
       </c>
       <c r="B260" s="2" t="s">
-        <v>1772</v>
+        <v>1812</v>
       </c>
       <c r="C260" s="2" t="s">
-        <v>1773</v>
+        <v>1813</v>
       </c>
       <c r="D260" s="2" t="s">
-        <v>1774</v>
+        <v>1814</v>
       </c>
       <c r="E260" s="2" t="s">
-        <v>1775</v>
+        <v>218</v>
       </c>
       <c r="F260" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G260" s="2" t="s">
-        <v>1776</v>
+        <v>1815</v>
       </c>
       <c r="H260" s="2" t="s">
-        <v>1765</v>
+        <v>1515</v>
       </c>
       <c r="I260" s="2" t="s">
-        <v>1777</v>
+        <v>1055</v>
       </c>
       <c r="J260" s="2" t="s">
-        <v>1663</v>
+        <v>1537</v>
       </c>
       <c r="K260" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L260" s="3" t="s">
-        <v>1778</v>
+        <v>1670</v>
       </c>
       <c r="M260" s="3" t="s">
-        <v>1779</v>
+        <v>1816</v>
       </c>
       <c r="N260" s="4" t="s">
-        <v>1780</v>
+        <v>1817</v>
       </c>
       <c r="O260" s="2"/>
     </row>
     <row r="261" spans="1:15">
       <c r="A261" s="2" t="s">
-        <v>29</v>
+        <v>356</v>
       </c>
       <c r="B261" s="2" t="s">
-        <v>1781</v>
+        <v>1818</v>
       </c>
       <c r="C261" s="2" t="s">
-        <v>1782</v>
+        <v>1819</v>
       </c>
       <c r="D261" s="2" t="s">
-        <v>1783</v>
+        <v>1820</v>
       </c>
       <c r="E261" s="2" t="s">
-        <v>1784</v>
+        <v>1821</v>
       </c>
       <c r="F261" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G261" s="2" t="s">
-        <v>1707</v>
+        <v>1822</v>
       </c>
       <c r="H261" s="2" t="s">
-        <v>1785</v>
+        <v>1759</v>
       </c>
       <c r="I261" s="2" t="s">
-        <v>1786</v>
+        <v>1055</v>
       </c>
       <c r="J261" s="2" t="s">
-        <v>1787</v>
+        <v>1718</v>
       </c>
       <c r="K261" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L261" s="3" t="s">
-        <v>1788</v>
+        <v>1823</v>
       </c>
       <c r="M261" s="3" t="s">
-        <v>1789</v>
+        <v>1824</v>
       </c>
       <c r="N261" s="4" t="s">
-        <v>1790</v>
+        <v>1825</v>
       </c>
       <c r="O261" s="2"/>
     </row>
     <row r="262" spans="1:15">
       <c r="A262" s="2" t="s">
-        <v>352</v>
+        <v>1826</v>
       </c>
       <c r="B262" s="2" t="s">
-        <v>1791</v>
+        <v>1827</v>
       </c>
       <c r="C262" s="2" t="s">
-        <v>1792</v>
+        <v>1828</v>
       </c>
       <c r="D262" s="2" t="s">
-        <v>1793</v>
+        <v>1829</v>
       </c>
       <c r="E262" s="2" t="s">
-        <v>1794</v>
+        <v>1830</v>
       </c>
       <c r="F262" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G262" s="2" t="s">
-        <v>1795</v>
+        <v>1831</v>
       </c>
       <c r="H262" s="2" t="s">
-        <v>1698</v>
+        <v>1515</v>
       </c>
       <c r="I262" s="2" t="s">
-        <v>1125</v>
+        <v>1547</v>
       </c>
       <c r="J262" s="2" t="s">
-        <v>1796</v>
+        <v>1572</v>
       </c>
       <c r="K262" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L262" s="3" t="s">
-        <v>1797</v>
+        <v>1823</v>
       </c>
       <c r="M262" s="3" t="s">
-        <v>1798</v>
+        <v>1832</v>
       </c>
       <c r="N262" s="4" t="s">
-        <v>465</v>
+        <v>1833</v>
       </c>
       <c r="O262" s="2"/>
     </row>
     <row r="263" spans="1:15">
       <c r="A263" s="2" t="s">
-        <v>1799</v>
+        <v>1834</v>
       </c>
       <c r="B263" s="2" t="s">
-        <v>1800</v>
+        <v>1835</v>
       </c>
       <c r="C263" s="2" t="s">
-        <v>1801</v>
+        <v>1836</v>
       </c>
       <c r="D263" s="2" t="s">
-        <v>1802</v>
+        <v>1837</v>
       </c>
       <c r="E263" s="2" t="s">
-        <v>1101</v>
+        <v>1838</v>
       </c>
       <c r="F263" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G263" s="2" t="s">
-        <v>1803</v>
+        <v>1839</v>
       </c>
       <c r="H263" s="2" t="s">
-        <v>1765</v>
+        <v>1515</v>
       </c>
       <c r="I263" s="2" t="s">
-        <v>1804</v>
+        <v>1547</v>
       </c>
       <c r="J263" s="2" t="s">
-        <v>1805</v>
+        <v>1473</v>
       </c>
       <c r="K263" s="2" t="s">
-        <v>24</v>
+        <v>162</v>
       </c>
       <c r="L263" s="3" t="s">
-        <v>1638</v>
+        <v>1823</v>
       </c>
       <c r="M263" s="3" t="s">
-        <v>1806</v>
+        <v>1840</v>
       </c>
       <c r="N263" s="4" t="s">
-        <v>1807</v>
+        <v>1841</v>
       </c>
       <c r="O263" s="2"/>
     </row>
     <row r="264" spans="1:15">
       <c r="A264" s="2" t="s">
-        <v>1799</v>
+        <v>63</v>
       </c>
       <c r="B264" s="2" t="s">
-        <v>1808</v>
+        <v>1842</v>
       </c>
       <c r="C264" s="2" t="s">
-        <v>1809</v>
+        <v>1843</v>
       </c>
       <c r="D264" s="2" t="s">
-        <v>1810</v>
+        <v>1844</v>
       </c>
       <c r="E264" s="2" t="s">
-        <v>19</v>
+        <v>387</v>
       </c>
       <c r="F264" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G264" s="2" t="s">
-        <v>1811</v>
+        <v>1845</v>
       </c>
       <c r="H264" s="2" t="s">
-        <v>1812</v>
+        <v>1515</v>
       </c>
       <c r="I264" s="2" t="s">
-        <v>1766</v>
+        <v>349</v>
       </c>
       <c r="J264" s="2" t="s">
-        <v>1554</v>
+        <v>1773</v>
       </c>
       <c r="K264" s="2" t="s">
-        <v>171</v>
+        <v>24</v>
       </c>
       <c r="L264" s="3" t="s">
-        <v>1637</v>
+        <v>1846</v>
       </c>
       <c r="M264" s="3" t="s">
-        <v>1813</v>
+        <v>1847</v>
       </c>
       <c r="N264" s="4" t="s">
-        <v>1814</v>
+        <v>1848</v>
       </c>
       <c r="O264" s="2"/>
     </row>
     <row r="265" spans="1:15">
       <c r="A265" s="2" t="s">
-        <v>1815</v>
+        <v>937</v>
       </c>
       <c r="B265" s="2" t="s">
-        <v>1816</v>
+        <v>1849</v>
       </c>
       <c r="C265" s="2" t="s">
-        <v>1817</v>
+        <v>1441</v>
       </c>
       <c r="D265" s="2" t="s">
-        <v>1818</v>
+        <v>1850</v>
       </c>
       <c r="E265" s="2" t="s">
-        <v>1819</v>
+        <v>1611</v>
       </c>
       <c r="F265" s="2" t="s">
         <v>34</v>
       </c>
       <c r="G265" s="2" t="s">
-        <v>1720</v>
+        <v>1851</v>
       </c>
       <c r="H265" s="2" t="s">
-        <v>1812</v>
+        <v>1515</v>
       </c>
       <c r="I265" s="2" t="s">
-        <v>1820</v>
+        <v>1055</v>
       </c>
       <c r="J265" s="2" t="s">
-        <v>1811</v>
+        <v>1727</v>
       </c>
       <c r="K265" s="2" t="s">
-        <v>171</v>
+        <v>162</v>
       </c>
       <c r="L265" s="3" t="s">
-        <v>1821</v>
+        <v>1846</v>
       </c>
       <c r="M265" s="3" t="s">
-        <v>1822</v>
+        <v>1852</v>
       </c>
       <c r="N265" s="4" t="s">
-        <v>1823</v>
+        <v>1701</v>
       </c>
       <c r="O265" s="2"/>
-    </row>
-[...1581 lines deleted...]
-      <c r="O300" s="2"/>
     </row>
   </sheetData>
   <autoFilter ref="A1:O1"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
@@ -20862,31 +18522,31 @@
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Worksheet</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <Manager/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinkBase/>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Portal da Transparência - ALEP</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <dc:title>Relatório de Contratos</dc:title>
-  <dc:description>Relatório de Contratos gerado em 05/05/2026 11:00:44</dc:description>
+  <dc:description>Relatório de Contratos gerado em 26/05/2026 06:13:37</dc:description>
   <dc:subject/>
   <cp:keywords/>
   <cp:category/>
 </cp:coreProperties>
 </file>